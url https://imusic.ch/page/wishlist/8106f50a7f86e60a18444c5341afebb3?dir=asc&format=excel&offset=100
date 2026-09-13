--- v0 (2026-06-16)
+++ v1 (2026-09-13)
@@ -12,2367 +12,2421 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="757">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="777">
   <si>
     <t>hinzugefügt</t>
   </si>
   <si>
     <t>Medien</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>Künstler</t>
   </si>
   <si>
     <t>Titel</t>
   </si>
   <si>
     <t>Preis</t>
   </si>
   <si>
     <t>Lieferzeit</t>
   </si>
   <si>
     <t>Gewicht</t>
   </si>
   <si>
     <t>Auf Lager</t>
   </si>
   <si>
     <t>Anzahl</t>
   </si>
   <si>
     <t>2024-08-29 12:42</t>
   </si>
   <si>
     <t>LP× 2Tangerine - Taylor's edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/363/0602455866363.jpg?taylor-swift-2023-1989-taylor-s-version-lp&amp;amp;class=scaled&amp;amp;v=1695496149</t>
   </si>
   <si>
     <t>Taylor Swift</t>
   </si>
   <si>
     <t>1989 (Taylor's Version)</t>
+  </si>
+  <si>
+    <t>SFr. 28.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>Lieferdatum: ca. 2026-09-24 - 2026-10-01</t>
+  </si>
+  <si>
+    <t>LP× 2Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/157/0843930033157.jpg?taylor-swift-2017-reputation-picture-disc-lp&amp;amp;class=scaled&amp;amp;v=1511790261</t>
+  </si>
+  <si>
+    <t>Reputation (Picture Disc)</t>
+  </si>
+  <si>
+    <t>Nicht verfügbar</t>
+  </si>
+  <si>
+    <t>Voraussichtlicher Liefertermin unbekannt</t>
+  </si>
+  <si>
+    <t>2024-08-29 12:43</t>
+  </si>
+  <si>
+    <t>LP× 3Orchid Marbled - Taylor's edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/034/0602448438034.jpg?taylor-swift-2023-speak-now-taylor-s-version-lp&amp;amp;class=scaled&amp;amp;v=1686388872</t>
+  </si>
+  <si>
+    <t>Speak Now (Taylor's Version)</t>
+  </si>
+  <si>
+    <t>SFr. 32.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>Lieferdatum: ca. 2026-09-16 - 2026-09-18</t>
+  </si>
+  <si>
+    <t>LP× 2The Manuscript edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/314/0602458933314.jpg?taylor-swift-2024-the-tortured-poets-department-lp&amp;amp;class=scaled&amp;amp;v=1710755330</t>
+  </si>
+  <si>
+    <t>The Tortured Poets Department</t>
+  </si>
+  <si>
+    <t>2024-08-29 12:57</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Clear &amp; Red Splatter edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/908/0602508929908.jpg?the-weeknd-2020-after-hours-lp&amp;amp;class=scaled&amp;amp;v=1675783805</t>
+  </si>
+  <si>
+    <t>The Weeknd</t>
+  </si>
+  <si>
+    <t>After Hours</t>
+  </si>
+  <si>
+    <t>SFr. 50.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>LP× 2</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/284/0602445401284.jpg?the-weeknd-2022-dawn-fm-lp&amp;amp;class=scaled&amp;amp;v=1642580249</t>
+  </si>
+  <si>
+    <t>Dawn Fm</t>
+  </si>
+  <si>
+    <t>SFr. 25.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-08-29 13:02</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/400/0602508409400.jpg?lana-del-rey-2019-norman-fucking-rockwell-lp&amp;amp;class=scaled&amp;amp;v=1672233476</t>
+  </si>
+  <si>
+    <t>Lana Del Rey</t>
+  </si>
+  <si>
+    <t>Norman Fucking Rockwell</t>
+  </si>
+  <si>
+    <t>SFr. 29.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-08-29 13:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/962/0602557589962.jpg?lana-del-rey-2017-lust-for-life-lp&amp;amp;class=scaled&amp;amp;v=1567411491</t>
+  </si>
+  <si>
+    <t>Lust For Life</t>
+  </si>
+  <si>
+    <t>SFr. 21.99                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-08-29 13:10</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/114/0196587792114.jpg?sza-2023-sos-lp&amp;amp;class=scaled&amp;amp;v=1682691240</t>
+  </si>
+  <si>
+    <t>SZA</t>
+  </si>
+  <si>
+    <t>SOS</t>
+  </si>
+  <si>
+    <t>SFr. 20.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-08-29 13:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/712/0889853874712.jpg?solange-2016-a-seat-at-the-table-lp&amp;amp;class=scaled&amp;amp;v=1477476399</t>
+  </si>
+  <si>
+    <t>Solange</t>
+  </si>
+  <si>
+    <t>A Seat at the Table</t>
+  </si>
+  <si>
+    <t>SFr. 22.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>Lieferdatum: ca. 2026-09-29 - 2026-10-07</t>
+  </si>
+  <si>
+    <t>2024-08-29 13:15</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/346/0843930082346.jpg?thomas-rhett-2022-where-we-started-lp&amp;amp;class=scaled&amp;amp;v=1649159675</t>
+  </si>
+  <si>
+    <t>Thomas Rhett</t>
+  </si>
+  <si>
+    <t>Where We Started</t>
+  </si>
+  <si>
+    <t>SFr. 12.99                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-08-29 13:25</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/942/0602508729942.jpg?justin-bieber-2020-changes-lp&amp;amp;class=scaled&amp;amp;v=1587449748</t>
+  </si>
+  <si>
+    <t>Justin Bieber</t>
+  </si>
+  <si>
+    <t>Changes</t>
+  </si>
+  <si>
+    <t>SFr. 36.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/734/0602435725734.jpg?justin-bieber-2021-justice-lp&amp;amp;class=scaled&amp;amp;v=1621409469</t>
+  </si>
+  <si>
+    <t>Justice</t>
+  </si>
+  <si>
+    <t>Lieferdatum: ca. 2026-10-09 - 2026-10-13</t>
+  </si>
+  <si>
+    <t>2024-08-29 13:26</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Silver Vinyl, Alternative Cover edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/758/0602435725758.jpg?justin-bieber-2021-justice-lp&amp;amp;class=scaled&amp;amp;v=1729264304</t>
+  </si>
+  <si>
+    <t>2024-08-29 13:27</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/312/0886971151312.jpg?alicia-keys-2017-as-i-am-lp&amp;amp;class=scaled&amp;amp;v=1684911736</t>
+  </si>
+  <si>
+    <t>Alicia Keys</t>
+  </si>
+  <si>
+    <t>As I Am</t>
+  </si>
+  <si>
+    <t>SFr. 35.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-08-29 13:28</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/793/0602438080793.jpg?diana-ross-2021-thank-you-lp&amp;amp;class=scaled&amp;amp;v=1624182031</t>
+  </si>
+  <si>
+    <t>Diana Ross</t>
+  </si>
+  <si>
+    <t>Thank You</t>
+  </si>
+  <si>
+    <t>2024-08-29 13:53</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/152/0602557205152.jpg?lady-gaga-2016-joanne-lp&amp;amp;class=scaled&amp;amp;v=1477761895</t>
+  </si>
+  <si>
+    <t>Lady Gaga</t>
+  </si>
+  <si>
+    <t>Joanne</t>
+  </si>
+  <si>
+    <t>2024-08-29 17:38</t>
+  </si>
+  <si>
+    <t>LP× 2Sea Green edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/468/0602435329468.jpg?rihanna-2021-girl-like-me-lp&amp;amp;class=scaled&amp;amp;v=1719489133</t>
+  </si>
+  <si>
+    <t>Rihanna</t>
+  </si>
+  <si>
+    <t>Girl Like Me</t>
+  </si>
+  <si>
+    <t>SFr. 38.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>Lieferdatum: ca. 2026-09-22 - 2026-09-28</t>
+  </si>
+  <si>
+    <t>2024-08-29 17:55</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/950/0851365006950.jpg?rihanna-2023-anti-lp&amp;amp;class=scaled&amp;amp;v=1674468211</t>
+  </si>
+  <si>
+    <t>Anti</t>
+  </si>
+  <si>
+    <t>2024-08-29 18:06</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/881/0602435034881.jpg?taylor-swift-2020-folklore-lp&amp;amp;class=scaled&amp;amp;v=1644479098</t>
+  </si>
+  <si>
+    <t>Folklore</t>
+  </si>
+  <si>
+    <t>2024-08-30 22:22</t>
+  </si>
+  <si>
+    <t>LP× 233 LP edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/212/0889854434212.jpg?calvin-harris-2017-funk-wav-bounces-vol-1-lp&amp;amp;class=scaled&amp;amp;v=1495994461</t>
+  </si>
+  <si>
+    <t>Calvin Harris</t>
+  </si>
+  <si>
+    <t>Funk Wav Bounces Vol.1</t>
+  </si>
+  <si>
+    <t>Lieferdatum: ca. 2026-09-23 - 2026-09-30</t>
+  </si>
+  <si>
+    <t>2024-09-08 21:44</t>
+  </si>
+  <si>
+    <t>LP/CD× 3Collector's, Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/813/0602517872813.jpg?kanye-west-2014-808s-heartbreak-lp-cd&amp;amp;class=scaled&amp;amp;v=1678449393</t>
+  </si>
+  <si>
+    <t>Kanye West</t>
+  </si>
+  <si>
+    <t>808s &amp; Heartbreak</t>
+  </si>
+  <si>
+    <t>LP× 3Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/934/0602527594934.jpg?kanye-west-2010-my-beautiful-dark-twisted-fantasy-lp&amp;amp;class=scaled&amp;amp;v=1766395664</t>
+  </si>
+  <si>
+    <t>My Beautiful Dark Twisted Fantasy</t>
+  </si>
+  <si>
+    <t>2024-09-08 22:07</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Phantom Clear edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/831/0602458940831.jpg?taylor-swift-2024-the-tortured-poets-department-lp&amp;amp;class=scaled&amp;amp;v=1714032861</t>
+  </si>
+  <si>
+    <t>SFr. 42.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-09-09 20:05</t>
+  </si>
+  <si>
+    <t>LP× 2Green Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/279/0602435651279.jpg?taylor-swift-2021-evermore-lp&amp;amp;class=scaled&amp;amp;v=1768303808</t>
+  </si>
+  <si>
+    <t>evermore</t>
+  </si>
+  <si>
+    <t>2024-09-11 10:07</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/921/5054197984921.jpg?ed-sheeran-2024-tour-collection-lp&amp;amp;class=scaled&amp;amp;v=1725905994</t>
+  </si>
+  <si>
+    <t>Ed Sheeran</t>
+  </si>
+  <si>
+    <t>+-=÷× Tour Collection</t>
+  </si>
+  <si>
+    <t>2024-09-12 16:15</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/392/0093624839392.jpg?michael-buble-2024-the-best-of-buble-lp&amp;amp;class=scaled&amp;amp;v=1723720397</t>
+  </si>
+  <si>
+    <t>Michael Bublé</t>
+  </si>
+  <si>
+    <t>The Best of Bublé</t>
+  </si>
+  <si>
+    <t>SFr. 23.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-09-18 10:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/083/3760300310083.jpg?city-of-prague-philharmonic-orchestra-2020-complete-harry-potter-film-music-collection-lp&amp;amp;class=scaled&amp;amp;v=1570995945</t>
+  </si>
+  <si>
+    <t>City Of Prague Philharmonic Orchestra</t>
+  </si>
+  <si>
+    <t>Complete Harry Potter Film Music Collection</t>
+  </si>
+  <si>
+    <t>SFr. 33.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>Lieferdatum: ca. 2026-09-25 - 2026-10-02</t>
+  </si>
+  <si>
+    <t>2024-09-19 00:34</t>
+  </si>
+  <si>
+    <t>LP× 4Limited Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/378/0602508643378.jpg?kanye-west-2022-donda-lp&amp;amp;class=scaled&amp;amp;v=1655028897</t>
+  </si>
+  <si>
+    <t>Donda</t>
+  </si>
+  <si>
+    <t>SFr. 85.99                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>Lieferdatum: ca. 2026-10-01 - 2026-10-09</t>
+  </si>
+  <si>
+    <t>2024-09-24 20:59</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/219/0196588128219.jpg?2023-neon-genesis-evangelion-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1692887247</t>
+  </si>
+  <si>
+    <t>Neon Genesis Evangelion (Soundtrack)</t>
+  </si>
+  <si>
+    <t>Lieferdatum: ca. 2026-09-21 - 2026-09-25</t>
+  </si>
+  <si>
+    <t>2024-09-29 21:55</t>
+  </si>
+  <si>
+    <t>LP× 2Silver &amp; Black Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/484/8719262029484.jpg?james-horner-celine-dion-2023-titanic-lp&amp;amp;class=scaled&amp;amp;v=1676619821</t>
+  </si>
+  <si>
+    <t>James Horner / Celine Dion</t>
+  </si>
+  <si>
+    <t>Titanic</t>
+  </si>
+  <si>
+    <t>2024-09-29 21:58</t>
+  </si>
+  <si>
+    <t>LP× 2Silver &amp; Black Marbled edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/767/8719262032767.jpg?2023-back-to-titanic-lp&amp;amp;class=scaled&amp;amp;v=1696874704</t>
+  </si>
+  <si>
+    <t>Back To Titanic</t>
+  </si>
+  <si>
+    <t>2024-10-06 10:23</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Expanded Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/337/5056167179337.jpg?laufey-2024-bewitched-the-goddess-edition-lp&amp;amp;class=scaled&amp;amp;v=1709715719</t>
+  </si>
+  <si>
+    <t>Laufey</t>
+  </si>
+  <si>
+    <t>Bewitched: The Goddess Edition</t>
+  </si>
+  <si>
+    <t>SFr. 30.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-10-06 19:23</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Deluxe Cream Colored Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/119/0198028140119.jpg?doja-cat-2024-scarlet-2-claude-lp&amp;amp;class=scaled&amp;amp;v=1725619292</t>
+  </si>
+  <si>
+    <t>Doja Cat</t>
+  </si>
+  <si>
+    <t>Scarlet 2 Claude</t>
+  </si>
+  <si>
+    <t>2024-10-07 21:31</t>
+  </si>
+  <si>
+    <t>LP× 2Crystal Skies Blue - Taylor's edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/144/0602455542144.jpg?taylor-swift-2023-1989-taylor-s-version-lp&amp;amp;class=scaled&amp;amp;v=1695390200</t>
+  </si>
+  <si>
+    <t>2024-10-09 13:53</t>
+  </si>
+  <si>
+    <t>LP× 2Black Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/424/0602458258424.jpg?metro-boomin-2023-metro-boomin-presents-spider-man-across-the-spiderverse-lp&amp;amp;class=scaled&amp;amp;v=1777556954</t>
+  </si>
+  <si>
+    <t>Metro Boomin</t>
+  </si>
+  <si>
+    <t>Metro Boomin Presents Spider-Man: Across The Spiderverse</t>
+  </si>
+  <si>
+    <t>SFr. 60.99                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-10-09 13:59</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/811/0196588247811.jpg?daniel-pemberton-2023-spider-man-across-the-spider-verse-original-soundtrack-highlights-lp&amp;amp;class=scaled&amp;amp;v=1694186044</t>
+  </si>
+  <si>
+    <t>Daniel Pemberton</t>
+  </si>
+  <si>
+    <t>Spider-Man: Across The Spider-Verse - Original Soundtrack - Highlights</t>
+  </si>
+  <si>
+    <t>2024-10-13 17:29</t>
+  </si>
+  <si>
+    <t>LP× 230th Anniversary Deluxe Box Set edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/513/0196588921513.jpg?mariah-carey-2024-merry-christmas-lp&amp;amp;class=scaled&amp;amp;v=1726823934</t>
+  </si>
+  <si>
+    <t>Mariah Carey</t>
+  </si>
+  <si>
+    <t>Merry Christmas</t>
+  </si>
+  <si>
+    <t>SFr. 49.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-10-13 21:49</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/795/5056167179795.jpg?honne-2024-ouch-transparent-red-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1720750211</t>
+  </si>
+  <si>
+    <t>Honne</t>
+  </si>
+  <si>
+    <t>Ouch (Transparent Red Vinyl)</t>
+  </si>
+  <si>
+    <t>SFr. 24.49                
+                    Kaufen</t>
+  </si>
+  <si>
+    <t>2024-10-13 21:52</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/714/0196587196714.jpg?beyonce-2022-renaissance-lp&amp;amp;class=scaled&amp;amp;v=1659517955</t>
+  </si>
+  <si>
+    <t>Beyonce</t>
+  </si>
+  <si>
+    <t>Renaissance</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/210/0196588949210.jpg?beyonce-2024-cowboy-carter-official-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1717147739</t>
+  </si>
+  <si>
+    <t>Cowboy Carter Official Vinyl</t>
+  </si>
+  <si>
+    <t>2024-10-13 21:53</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/918/0889854491918.jpg?sza-2017-ctrl-lp&amp;amp;class=scaled&amp;amp;v=1667897796</t>
+  </si>
+  <si>
+    <t>Sza</t>
+  </si>
+  <si>
+    <t>Ctrl</t>
+  </si>
+  <si>
+    <t>2024-10-14 18:04</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Opaque White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/719/0198028490719.jpg?halsey-2024-the-great-impersonator-lp&amp;amp;class=scaled&amp;amp;v=1725618452</t>
+  </si>
+  <si>
+    <t>Halsey</t>
+  </si>
+  <si>
+    <t>The Great Impersonator</t>
+  </si>
+  <si>
+    <t>2024-10-15 02:19</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/196/0602507378196.jpg?sam-smith-2020-love-goes-lp&amp;amp;class=scaled&amp;amp;v=1600968398</t>
+  </si>
+  <si>
+    <t>Sam Smith</t>
+  </si>
+  <si>
+    <t>Love Goes</t>
+  </si>
+  <si>
+    <t>2024-10-15 04:23</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe 10th Anniversary Baby Pink Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/376/0602465920376.jpg?ariana-grande-2025-my-everything-lp&amp;amp;class=scaled&amp;amp;v=1725878415</t>
+  </si>
+  <si>
+    <t>Ariana Grande</t>
+  </si>
+  <si>
+    <t>My Everything</t>
+  </si>
+  <si>
+    <t>2024-10-15 04:29</t>
+  </si>
+  <si>
+    <t>LP× 2Standard edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/012/0656605551012.jpg?sufjan-stevens-2004-michigan-lp&amp;amp;class=scaled&amp;amp;v=1130700085</t>
+  </si>
+  <si>
+    <t>Sufjan Stevens</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>2024-10-17 13:02</t>
+  </si>
+  <si>
+    <t>LP× 2Gold Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/216/0198028256216.jpg?h-e-r-2024-i-used-to-know-her-lp&amp;amp;class=scaled&amp;amp;v=1726752914</t>
+  </si>
+  <si>
+    <t>H.e.r.</t>
+  </si>
+  <si>
+    <t>I Used To Know Her</t>
   </si>
   <si>
     <t>SFr. 27.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>Lieferdatum: ca. 2026-06-29 - 2026-07-06</t>
-[...29 lines deleted...]
-    <t>SFr. 31.49                
+    <t>2024-10-18 13:28</t>
+  </si>
+  <si>
+    <t>LP× 2Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/912/0197190951912.jpg?raye-the-heritage-orchestra-2024-my-21st-century-symphony-live-at-the-albert-hall-lp&amp;amp;class=scaled&amp;amp;v=1710419380</t>
+  </si>
+  <si>
+    <t>Raye &amp; the Heritage Orchestra</t>
+  </si>
+  <si>
+    <t>My 21st Century Symphony - Live At The Albert Hall</t>
+  </si>
+  <si>
+    <t>2024-10-22 18:07</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe Moonlight Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/266/0602465931266.jpg?gracie-abrams-2025-the-secret-of-us-deluxe-lp&amp;amp;class=scaled&amp;amp;v=1753702248</t>
+  </si>
+  <si>
+    <t>Gracie Abrams</t>
+  </si>
+  <si>
+    <t>The Secret of Us (Deluxe)</t>
+  </si>
+  <si>
+    <t>2024-10-24 09:41</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/488/0602475097488.jpg?nicki-minaj-2024-the-pinkprint-10th-anniversary-edition-lp&amp;amp;class=scaled&amp;amp;v=1729671822</t>
+  </si>
+  <si>
+    <t>Nicki Minaj</t>
+  </si>
+  <si>
+    <t>The Pinkprint (10th Anniversary Edition)</t>
+  </si>
+  <si>
+    <t>2024-10-26 19:38</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Opaque Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/330/0602448224330.jpg?kendrick-lamar-2022-good-kid-m-a-a-d-city-lp&amp;amp;class=scaled&amp;amp;v=1665645949</t>
+  </si>
+  <si>
+    <t>Kendrick Lamar</t>
+  </si>
+  <si>
+    <t>Good Kid, M.A.A.D. City</t>
+  </si>
+  <si>
+    <t>LP× 2EXCLUSIVE TRANSLUCENT BLACK ICE edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/446/0602448224446.jpg?kendrick-lamar-2022-good-kid-m-a-a-d-ci-lp-d2c-lp&amp;amp;class=scaled&amp;amp;v=1680200575</t>
+  </si>
+  <si>
+    <t>GOOD KID,M.A.A.D CI (LP/D2C)</t>
+  </si>
+  <si>
+    <t>LP× 2Exclusive Coloured 2LP edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/357/0602445985357.jpg?kendrick-lamar-2022-mr-morale-the-big-steppers-lp&amp;amp;class=scaled&amp;amp;v=1665647851</t>
+  </si>
+  <si>
+    <t>Mr. Morale &amp; The Big Steppers</t>
+  </si>
+  <si>
+    <t>2024-10-27 18:01</t>
+  </si>
+  <si>
+    <t>LP× 2Abbey Road Half Speed Remastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/090/0600753691090.jpg?amy-winehouse-2016-back-to-black-lp&amp;amp;class=scaled&amp;amp;v=1736512069</t>
+  </si>
+  <si>
+    <t>Amy Winehouse</t>
+  </si>
+  <si>
+    <t>Back to Black</t>
+  </si>
+  <si>
+    <t>2024-10-27 20:00</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/366/0602438499366.jpg?ost-minions-the-rise-of-gru-2022-minions-the-rise-of-gru-lp&amp;amp;class=scaled&amp;amp;v=1728961006</t>
+  </si>
+  <si>
+    <t>Ost - Minions: The Rise Of Gru</t>
+  </si>
+  <si>
+    <t>Minions: The Rise Of Gru</t>
+  </si>
+  <si>
+    <t>SFr. 13.99                
                     Kaufen</t>
   </si>
   <si>
-    <t>LP× 2The Manuscript edition</t>
-[...26 lines deleted...]
-    <t>SFr. 49.49                
+    <t>2024-10-28 15:37</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/671/4988031508671.jpg?fujii-kaze-2023-love-all-serve-all-lp&amp;amp;class=scaled&amp;amp;v=1700560718</t>
+  </si>
+  <si>
+    <t>Fujii Kaze</t>
+  </si>
+  <si>
+    <t>Love All Serve All</t>
+  </si>
+  <si>
+    <t>2024-10-30 22:33</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/219/0888751942219.jpg?lauryn-hill-2016-the-miseducation-of-lauryn-hill-lp&amp;amp;class=scaled&amp;amp;v=1461529631</t>
+  </si>
+  <si>
+    <t>Lauryn Hill</t>
+  </si>
+  <si>
+    <t>The Miseducation Of Lauryn Hill</t>
+  </si>
+  <si>
+    <t>2024-10-30 22:34</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/618/0190758883618.jpg?travis-scott-2018-astroworld-lp&amp;amp;class=scaled&amp;amp;v=1647397368</t>
+  </si>
+  <si>
+    <t>Travis Scott</t>
+  </si>
+  <si>
+    <t>Astroworld</t>
+  </si>
+  <si>
+    <t>2024-10-30 23:23</t>
+  </si>
+  <si>
+    <t>LP× 2Indie Exclusive Coloured edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/216/0602455247216.jpg?snow-patrol-2024-the-forest-is-the-path-lp&amp;amp;class=scaled&amp;amp;v=1718010278</t>
+  </si>
+  <si>
+    <t>Snow Patrol</t>
+  </si>
+  <si>
+    <t>The Forest is the Path</t>
+  </si>
+  <si>
+    <t>2024-10-31 11:46</t>
+  </si>
+  <si>
+    <t>LP/12"× 3Limited Deluxe Black &amp; White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/639/0889030035639.jpg?jamie-xx-2024-in-waves-lp-12-&amp;amp;class=scaled&amp;amp;v=1718172642</t>
+  </si>
+  <si>
+    <t>Jamie Xx</t>
+  </si>
+  <si>
+    <t>In Waves</t>
+  </si>
+  <si>
+    <t>2024-11-09 18:32</t>
+  </si>
+  <si>
+    <t>LP× 2Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/315/0889854791315.jpg?a-seat-at-the-table-2017-a-seat-at-the-table-lp&amp;amp;class=scaled&amp;amp;v=1633675897</t>
+  </si>
+  <si>
+    <t>2024-11-24 23:02</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/863/5021732410863.jpg?dua-lipa-2024-live-from-royal-albert-hall-lp&amp;amp;class=scaled&amp;amp;v=1732180785</t>
+  </si>
+  <si>
+    <t>Dua Lipa</t>
+  </si>
+  <si>
+    <t>Live From Royal Albert Hall</t>
+  </si>
+  <si>
+    <t>2024-11-29 16:28</t>
+  </si>
+  <si>
+    <t>LP× 4Translucent Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/964/0602475021964.jpg?taylor-swift-2024-the-tortured-poets-department-the-anthology-lp&amp;amp;class=scaled&amp;amp;v=1732890100</t>
+  </si>
+  <si>
+    <t>The Tortured Poets Department - The Anthology</t>
+  </si>
+  <si>
+    <t>SFr. 65.99                
                     Kaufen</t>
   </si>
   <si>
-    <t>Lieferdatum: ca. 2026-06-24 - 2026-06-30</t>
-[...11 lines deleted...]
-    <t>SFr. 24.49                
+    <t>2024-12-13 22:23</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/916/0196587495916.jpg?new-broadway-cast-of-chicago-musical-ocr-2022-new-broadway-cast-of-chicago-musical-1997-ocr-lp&amp;amp;class=scaled&amp;amp;v=1668906405</t>
+  </si>
+  <si>
+    <t>New Broadway Cast of Chicago Musical  / Ocr</t>
+  </si>
+  <si>
+    <t>New Broadway Cast of Chicago Musical (1997) / Ocr</t>
+  </si>
+  <si>
+    <t>2024-12-22 23:51</t>
+  </si>
+  <si>
+    <t>LP× 2Red Translucent edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/512/0602557227512.jpg?the-weeknd-2017-starboy-lp&amp;amp;class=scaled&amp;amp;v=1680164572</t>
+  </si>
+  <si>
+    <t>Starboy</t>
+  </si>
+  <si>
+    <t>2024-12-25 17:53</t>
+  </si>
+  <si>
+    <t>Friko</t>
+  </si>
+  <si>
+    <t>Where We've Been, Where We Go from Here (2lp Expanded Ed.)</t>
+  </si>
+  <si>
+    <t>2025-01-01 19:27</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/918/0191401154918.jpg?perfume-genius-2020-set-my-heart-on-fire-immediately-lp&amp;amp;class=scaled&amp;amp;v=1583439756</t>
+  </si>
+  <si>
+    <t>Perfume Genius</t>
+  </si>
+  <si>
+    <t>Set My Heart on Fire Immediately</t>
+  </si>
+  <si>
+    <t>2025-01-06 17:53</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/960/0602527867960.jpg?drake-2016-take-care-lp&amp;amp;class=scaled&amp;amp;v=1317750634</t>
+  </si>
+  <si>
+    <t>Drake</t>
+  </si>
+  <si>
+    <t>Take Care</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/228/0602577476228.jpg?ariana-grande-2019-thank-u-next-lp&amp;amp;class=scaled&amp;amp;v=1555675697</t>
+  </si>
+  <si>
+    <t>Thank U, Next</t>
+  </si>
+  <si>
+    <t>2025-01-06 18:13</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/686/0602547507686.jpg?lana-del-rey-2015-honeymoon-lp&amp;amp;class=scaled&amp;amp;v=1441188301</t>
+  </si>
+  <si>
+    <t>Honeymoon</t>
+  </si>
+  <si>
+    <t>2025-01-16 21:13</t>
+  </si>
+  <si>
+    <t>LP× 2Lavender Eco Mix Colored Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/025/0050087551025.jpg?hannah-montana-2024-hannah-montana-the-movie-original-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1724932628</t>
+  </si>
+  <si>
+    <t>Hannah Montana</t>
+  </si>
+  <si>
+    <t>Hannah Montana: The Movie (Original Soundtrack)</t>
+  </si>
+  <si>
+    <t>2025-01-31 19:46</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Indie Exclusive Blue Vinyl Incl. Poster edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/110/0602475455110.jpg?lady-gaga-2025-mayhem-lp&amp;amp;class=scaled&amp;amp;v=1738154365</t>
+  </si>
+  <si>
+    <t>Mayhem</t>
+  </si>
+  <si>
+    <t>2025-01-31 19:47</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 10th Anniversary Picture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/873/0602475730873.jpg?ariana-grande-2025-my-everything-lp&amp;amp;class=scaled&amp;amp;v=1736163644</t>
+  </si>
+  <si>
+    <t>2025-02-06 12:02</t>
+  </si>
+  <si>
+    <t>LP× 2Orange and Purple Marbled edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/712/0196588461712.jpg?daniel-pemberton-2023-spider-man-across-the-spider-verse-original-score-highlights-lp&amp;amp;class=scaled&amp;amp;v=1716564945</t>
+  </si>
+  <si>
+    <t>Spider-man: Across the Spider-verse (Original Score) - Highlights</t>
+  </si>
+  <si>
+    <t>2025-02-10 19:37</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/816/0190759448816.jpg?mark-ronson-2019-late-night-feelings-coloured-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1725186218</t>
+  </si>
+  <si>
+    <t>Mark Ronson</t>
+  </si>
+  <si>
+    <t>Late Night Feelings (Coloured Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-02-12 00:34</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe Azure Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/999/0602475656999.jpg?sabrina-carpenter-2025-short-n-sweet-lp&amp;amp;class=scaled&amp;amp;v=1738823547</t>
+  </si>
+  <si>
+    <t>Sabrina Carpenter</t>
+  </si>
+  <si>
+    <t>Short N' Sweet</t>
+  </si>
+  <si>
+    <t>2025-02-14 16:48</t>
+  </si>
+  <si>
+    <t>LP× 35th Anniversary Splatter &amp; Black Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/706/5021732511706.jpg?dua-lipa-2025-future-nostalgia-lp&amp;amp;class=scaled&amp;amp;v=1739432009</t>
+  </si>
+  <si>
+    <t>Future Nostalgia</t>
+  </si>
+  <si>
+    <t>2025-02-17 20:28</t>
+  </si>
+  <si>
+    <t>LP× 2Translucent Milky Clear Deluxe Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/372/0198846567372.jpg?caroline-polachek-2025-desire-i-want-to-turn-into-you-everasking-edition-lp&amp;amp;class=scaled&amp;amp;v=1739803152</t>
+  </si>
+  <si>
+    <t>Caroline Polachek</t>
+  </si>
+  <si>
+    <t>Desire, I Want to Turn into You: Everasking Edition</t>
+  </si>
+  <si>
+    <t>2025-02-24 15:47</t>
+  </si>
+  <si>
+    <t>LP× 2Translucent Red Vinyl / Alternate Cover edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/648/0602547507648.jpg?lana-del-rey-2025-honeymoon-limited-edition-lp&amp;amp;class=scaled&amp;amp;v=1763738636</t>
+  </si>
+  <si>
+    <t>Honeymoon (Limited Edition)</t>
+  </si>
+  <si>
+    <t>2025-02-28 00:19</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/759/0602455685759.jpg?aerosmith-2023-nine-lives-lp&amp;amp;class=scaled&amp;amp;v=1683276820</t>
+  </si>
+  <si>
+    <t>Aerosmith</t>
+  </si>
+  <si>
+    <t>Nine Lives</t>
+  </si>
+  <si>
+    <t>LP× 4Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/264/0602458373264.jpg?sam-smith-2024-in-the-lonely-hour-lp&amp;amp;class=scaled&amp;amp;v=1752148935</t>
+  </si>
+  <si>
+    <t>In the Lonely Hour</t>
+  </si>
+  <si>
+    <t>SFr. 111.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-08-29 13:02</t>
-[...11 lines deleted...]
-    <t>SFr. 28.49                
+    <t>2025-03-03 21:59</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/211/0194399432211.jpg?adele-2021-30-clear-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1737117971</t>
+  </si>
+  <si>
+    <t>Adele</t>
+  </si>
+  <si>
+    <t>30 (Clear Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-03-03 22:04</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/879/0602577500879.jpg?ariana-grande-2019-thank-u-next-lp&amp;amp;class=scaled&amp;amp;v=1777832910</t>
+  </si>
+  <si>
+    <t>2025-03-06 02:20</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Black &amp; White Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/584/8719262035584.jpg?thomas-newman-2024-shawshank-redemption-lp&amp;amp;class=scaled&amp;amp;v=1713952668</t>
+  </si>
+  <si>
+    <t>Thomas Newman</t>
+  </si>
+  <si>
+    <t>Shawshank Redemption</t>
+  </si>
+  <si>
+    <t>2025-03-13 23:03</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 10th Anniversary Red EcoRecord edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/820/5021732741820.jpg?marina-2025-froot-lp&amp;amp;class=scaled&amp;amp;v=1741876568</t>
+  </si>
+  <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Froot</t>
+  </si>
+  <si>
+    <t>2025-03-17 15:27</t>
+  </si>
+  <si>
+    <t>LPLimited Deluxe Translucent Marble edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/469/0602468076469.jpg?ariana-grande-2025-eternal-sunshine-deluxe-brighter-days-ahead-lp&amp;amp;class=scaled&amp;amp;v=1741676579</t>
+  </si>
+  <si>
+    <t>Eternal Sunshine Deluxe - Brighter Days Ahead</t>
+  </si>
+  <si>
+    <t>SFr. 39.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-08-29 13:03</t>
-[...10 lines deleted...]
-                    SFr. 21.49                
+    <t>2025-03-19 01:21</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 10th Anniversary Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/871/0602478100871.jpg?kendrick-lamar-2025-to-pimp-a-butterfly-lp&amp;amp;class=scaled&amp;amp;v=1742202223</t>
+  </si>
+  <si>
+    <t>To Pimp a Butterfly</t>
+  </si>
+  <si>
+    <t>2025-03-25 06:35</t>
+  </si>
+  <si>
+    <t>LP× 3Red Deluxe Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/111/0196588613111.jpg?chris-brown-2024-11-11-lp&amp;amp;class=scaled&amp;amp;v=1724660422</t>
+  </si>
+  <si>
+    <t>Chris Brown</t>
+  </si>
+  <si>
+    <t>11:11</t>
+  </si>
+  <si>
+    <t>SFr. 37.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>Lieferdatum: ca. 2026-07-27 - 2026-07-29</t>
-[...106 lines deleted...]
-    <t>As I Am</t>
+    <t>2025-03-25 06:42</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Indie Exclusive Translucent Light Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/537/0810090096537.jpg?magdalena-bay-2025-imaginal-disk-lp&amp;amp;class=scaled&amp;amp;v=1749647293</t>
+  </si>
+  <si>
+    <t>Magdalena Bay</t>
+  </si>
+  <si>
+    <t>Imaginal Disk</t>
+  </si>
+  <si>
+    <t>2025-03-25 06:44</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe Coke Bottle Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/218/0198028380218.jpg?tyla-2025-tyla-lp&amp;amp;class=scaled&amp;amp;v=1736506407</t>
+  </si>
+  <si>
+    <t>Tyla</t>
+  </si>
+  <si>
+    <t>Tyla +</t>
+  </si>
+  <si>
+    <t>2025-03-25 06:47</t>
+  </si>
+  <si>
+    <t>LP× 2Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/761/0602475448761.jpg?j-cole-2024-2014-forest-hills-drive-10-year-anniversary-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1736162440</t>
+  </si>
+  <si>
+    <t>J. Cole</t>
+  </si>
+  <si>
+    <t>2014 Forest Hills Drive (10 Year Anniversary Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-03-26 04:18</t>
+  </si>
+  <si>
+    <t>LP× 2Orange Swirl Vinyl Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/167/0050087499167.jpg?2022-guardians-of-the-galaxy-vol-2-soundtrack-score-lp&amp;amp;class=scaled&amp;amp;v=1716996924</t>
+  </si>
+  <si>
+    <t>Guardians of the Galaxy Vol. 2 (Soundtrack &amp; Score)</t>
+  </si>
+  <si>
+    <t>2025-03-26 08:55</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/173/0075678626173.jpg?cardi-b-2023-invasion-of-privacy-lp&amp;amp;class=scaled&amp;amp;v=1682419025</t>
+  </si>
+  <si>
+    <t>Cardi B</t>
+  </si>
+  <si>
+    <t>Invasion of Privacy</t>
   </si>
   <si>
     <t>SFr. 34.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>Lieferdatum: ca. 2026-06-25 - 2026-07-01</t>
-[...14 lines deleted...]
-    <t>SFr. 12.99                
+    <t>2025-05-02 19:11</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/316/0198028189316.jpg?purple-disco-machine-2024-paradise-lp&amp;amp;class=scaled&amp;amp;v=1720787345</t>
+  </si>
+  <si>
+    <t>Purple Disco Machine</t>
+  </si>
+  <si>
+    <t>Paradise</t>
+  </si>
+  <si>
+    <t>2025-05-02 19:15</t>
+  </si>
+  <si>
+    <t>LP× 3Violet Marbled - Taylor's edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/065/0602448438065.jpg?taylor-swift-2023-speak-now-taylor-s-version-lp&amp;amp;class=scaled&amp;amp;v=1687163038</t>
+  </si>
+  <si>
+    <t>2025-05-03 02:23</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Indie Exclusive Light Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/994/0602478001994.jpg?haim-2025-i-quit-lp&amp;amp;class=scaled&amp;amp;v=1745572773</t>
+  </si>
+  <si>
+    <t>Haim</t>
+  </si>
+  <si>
+    <t>I Quit</t>
+  </si>
+  <si>
+    <t>2025-05-03 02:26</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Green &amp; Purple Rupee vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/570/0852428007570.jpg?koji-kondo-slovak-national-symphony-orchestra-2025-hero-of-time-music-from-the-legend-of-zelda-ocarina-of-time-lp&amp;amp;class=scaled&amp;amp;v=1745478158</t>
+  </si>
+  <si>
+    <t>Koji Kondo / SLOVAK NATIONAL SYMPHONY ORCHESTRA</t>
+  </si>
+  <si>
+    <t>Hero of Time - Music from the Legend of Zelda: Ocarina of Time</t>
+  </si>
+  <si>
+    <t>2025-05-12 22:14</t>
+  </si>
+  <si>
+    <t>2025-05-21 16:53</t>
+  </si>
+  <si>
+    <t>LP/7"× 7Limited Colored Vinyl Box Set edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/985/0602455798985.jpg?katy-perry-2023-katy-perry-catalog-lp-7-&amp;amp;class=scaled&amp;amp;v=1709719613</t>
+  </si>
+  <si>
+    <t>Katy Perry</t>
+  </si>
+  <si>
+    <t>Katy Perry Catalog</t>
+  </si>
+  <si>
+    <t>2025-05-22 01:49</t>
+  </si>
+  <si>
+    <t>LP× 2Complete edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/584/0602475692584.jpg?the-weeknd-2025-hurry-up-tomorrow-lp&amp;amp;class=scaled&amp;amp;v=1744278852</t>
+  </si>
+  <si>
+    <t>Hurry Up Tomorrow</t>
+  </si>
+  <si>
+    <t>LP× 210th Anniversary Blue Vinyl, MASK cover edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/210/0198029095210.jpg?tyler-the-creator-2025-cherry-bomb-lp&amp;amp;class=scaled&amp;amp;v=1744947813</t>
+  </si>
+  <si>
+    <t>Tyler The Creator</t>
+  </si>
+  <si>
+    <t>Cherry Bomb</t>
+  </si>
+  <si>
+    <t>2025-05-26 03:29</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 10th Anniversary Violet Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/992/0729920166992.jpg?sufjan-stevens-2025-carrie-lowell-lp&amp;amp;class=scaled&amp;amp;v=1743487295</t>
+  </si>
+  <si>
+    <t>Carrie &amp; Lowell</t>
+  </si>
+  <si>
+    <t>2025-05-28 12:08</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Blue &amp; Green Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/516/0198028370516.jpg?evan-call-2025-frieren-beyond-journey-s-end-lp&amp;amp;class=scaled&amp;amp;v=1747402422</t>
+  </si>
+  <si>
+    <t>Evan Call</t>
+  </si>
+  <si>
+    <t>Frieren: Beyond Journey's End</t>
+  </si>
+  <si>
+    <t>2025-05-31 15:49</t>
+  </si>
+  <si>
+    <t>LP× 2Soundtrack edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/865/0602478075865.jpg?the-weeknd-2025-hurry-up-tomorrow-original-motion-picture-score-lp&amp;amp;class=scaled&amp;amp;v=1748510604</t>
+  </si>
+  <si>
+    <t>Hurry Up Tomorrow (Original Motion Picture Score)</t>
+  </si>
+  <si>
+    <t>2025-05-31 16:29</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 10th Anniversary Blue Marble edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/673/0602478209673.jpg?florence-the-machine-2025-how-big-how-blue-how-beautiful-lp&amp;amp;class=scaled&amp;amp;v=1748863758</t>
+  </si>
+  <si>
+    <t>Florence + the Machine</t>
+  </si>
+  <si>
+    <t>How Big, How Blue, How Beautiful</t>
+  </si>
+  <si>
+    <t>2025-06-15 23:04</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Iridescent Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/039/0695845414039.jpg?magdalena-bay-2025-mini-mix-vol-1-3-lp&amp;amp;class=scaled&amp;amp;v=1749549603</t>
+  </si>
+  <si>
+    <t>Mini Mix Vol. 1-3</t>
+  </si>
+  <si>
+    <t>2025-06-17 08:04</t>
+  </si>
+  <si>
+    <t>LP× 4Green Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/117/0198028920117.jpg?sza-2025-sos-deluxe-lana-lp&amp;amp;class=scaled&amp;amp;v=1750226832</t>
+  </si>
+  <si>
+    <t>SOS Deluxe: Lana</t>
+  </si>
+  <si>
+    <t>SFr. 46.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-08-29 13:53</t>
-[...26 lines deleted...]
-    <t>SFr. 37.49                
+    <t>2025-06-20 20:54</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Ultra Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/519/0858275059519.jpg?porter-robinson-2021-nurture-lp&amp;amp;class=scaled&amp;amp;v=1748265791</t>
+  </si>
+  <si>
+    <t>Porter Robinson</t>
+  </si>
+  <si>
+    <t>Nurture</t>
+  </si>
+  <si>
+    <t>2025-06-21 12:34</t>
+  </si>
+  <si>
+    <t>LP× 2Yellow Vinyl edition</t>
+  </si>
+  <si>
+    <t>Spare 16%</t>
+  </si>
+  <si>
+    <t>James Horner</t>
+  </si>
+  <si>
+    <t>Titanic (Original Score)</t>
+  </si>
+  <si>
+    <t>Vorheriger Preis
+                        SFr. 27.49 
+                    SFr. 22.99                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-08-29 17:55</t>
-[...10 lines deleted...]
-                    SFr. 41.49                
+    <t>2025-06-24 22:53</t>
+  </si>
+  <si>
+    <t>LP× 2White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/823/0602557174823.jpg?onerepublic-2022-oh-my-my-lp&amp;amp;class=scaled&amp;amp;v=1747648083</t>
+  </si>
+  <si>
+    <t>Onerepublic</t>
+  </si>
+  <si>
+    <t>Oh My My</t>
+  </si>
+  <si>
+    <t>2025-07-01 19:22</t>
+  </si>
+  <si>
+    <t>LP× 3Night Fury Colored Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/891/0810196430891.jpg?john-powell-2026-how-to-train-your-dragon-o-s-t-lp&amp;amp;class=scaled&amp;amp;v=1751120522</t>
+  </si>
+  <si>
+    <t>John Powell</t>
+  </si>
+  <si>
+    <t>How to Train Your Dragon - O.s.t.</t>
+  </si>
+  <si>
+    <t>SFr. 80.99                
                     Kaufen</t>
   </si>
   <si>
-    <t>Lieferdatum: ca. 2026-06-26 - 2026-07-03</t>
-[...26 lines deleted...]
-    <t>SFr. 23.49                
+    <t>2025-07-15 20:23</t>
+  </si>
+  <si>
+    <t>LP× 2Purple &amp; Blue vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/755/0050087520755.jpg?guardians-of-the-galaxy-vol-3-2023-guardians-of-the-galaxy-vol-3-lp&amp;amp;class=scaled&amp;amp;v=1764939120</t>
+  </si>
+  <si>
+    <t>Guardians Of The Galaxy Vol.3</t>
+  </si>
+  <si>
+    <t>Guardians Of The Galaxy Vol. 3</t>
+  </si>
+  <si>
+    <t>SFr. 18.99                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-09-08 21:44</t>
-[...32 lines deleted...]
-    <t>SFr. 41.49                
+    <t>2025-07-22 19:16</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/519/0602478750519.jpg?justin-bieber-2025-swag-lp&amp;amp;class=scaled&amp;amp;v=1753260385</t>
+  </si>
+  <si>
+    <t>Swag</t>
+  </si>
+  <si>
+    <t>2025-08-27 14:20</t>
+  </si>
+  <si>
+    <t>LP× 2Translucent Yellow Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/335/8719262037335.jpg?james-horner-2025-back-to-titanic-lp&amp;amp;class=scaled&amp;amp;v=1754489726</t>
+  </si>
+  <si>
+    <t>SFr. 55.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-09-09 20:05</t>
-[...38 lines deleted...]
-    <t>SFr. 22.49                
+    <t>2025-09-04 00:58</t>
+  </si>
+  <si>
+    <t>LP× 2Baby Blue Signed Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/052/0075678594052.jpg?cardi-b-2025-am-i-the-drama-indie-exclusive-lp&amp;amp;class=scaled&amp;amp;v=1755606588</t>
+  </si>
+  <si>
+    <t>Am I the Drama? (Indie Exclusive)</t>
+  </si>
+  <si>
+    <t>2025-09-09 19:47</t>
+  </si>
+  <si>
+    <t>LP</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/171/0602458370171.jpg?metro-boomin-2023-spider-man-lp&amp;amp;class=scaled&amp;amp;v=1753181807</t>
+  </si>
+  <si>
+    <t>Spider-Man</t>
+  </si>
+  <si>
+    <t>2025-09-11 12:29</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Light Blue &amp; Cobalt Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/368/0602488007368.jpg?olivia-rodrigo-2025-live-from-glastonbury-a-bbc-recording-lp&amp;amp;class=scaled&amp;amp;v=1757573051</t>
+  </si>
+  <si>
+    <t>Olivia Rodrigo</t>
+  </si>
+  <si>
+    <t>Live From Glastonbury (A BBC Recording)</t>
+  </si>
+  <si>
+    <t>2025-09-12 01:24</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Indie Exclusive With Insert edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/774/5056167181774.jpg?ethel-cain-2025-willoughby-tucker-i-ll-always-love-you-lp&amp;amp;class=scaled&amp;amp;v=1749630693</t>
+  </si>
+  <si>
+    <t>Ethel Cain</t>
+  </si>
+  <si>
+    <t>Willoughby Tucker, I’ll Always Love You</t>
+  </si>
+  <si>
+    <t>2025-09-20 08:10</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Magenta Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/116/0198029678116.jpg?doja-cat-2025-vie-lp&amp;amp;class=scaled&amp;amp;v=1755975059</t>
+  </si>
+  <si>
+    <t>Vie</t>
+  </si>
+  <si>
+    <t>2025-09-27 08:12</t>
+  </si>
+  <si>
+    <t>LP× 210th Anniversary Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/492/0602478464492.jpg?the-weeknd-2025-beauty-behind-the-madness-lp&amp;amp;class=scaled&amp;amp;v=1759131303</t>
+  </si>
+  <si>
+    <t>Beauty Behind the Madness</t>
+  </si>
+  <si>
+    <t>2025-10-03 03:55</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Green Marbled &amp; Pink Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/857/0602478861857.jpg?wicked-for-good-2025-wicked-for-good-the-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1762508801</t>
+  </si>
+  <si>
+    <t>Wicked For Good</t>
+  </si>
+  <si>
+    <t>Wicked For Good - The Soundtrack</t>
+  </si>
+  <si>
+    <t>2025-10-03 03:56</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/214/5063176085214.jpg?lorien-testard-2026-clair-obscur-expedition-33-original-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1753535047</t>
+  </si>
+  <si>
+    <t>Lorien Testard</t>
+  </si>
+  <si>
+    <t>Clair Obscur: Expedition 33 (Original Soundtrack)</t>
+  </si>
+  <si>
+    <t>SFr. 40.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-09-18 10:03</t>
-[...11 lines deleted...]
-    <t>SFr. 32.49                
+    <t>Lieferdatum: ca. 2026-10-20 - 2026-10-22</t>
+  </si>
+  <si>
+    <t>2025-10-22 13:57</t>
+  </si>
+  <si>
+    <t>LP× 3Limited Complete Milky Clear &amp; Orange Splatter Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/832/0093624827832.jpg?teddy-swims-2025-i-ve-tried-everything-but-therapy-complete-edition-lp&amp;amp;class=scaled&amp;amp;v=1760713517</t>
+  </si>
+  <si>
+    <t>Teddy Swims</t>
+  </si>
+  <si>
+    <t>I've Tried Everything But Therapy (Complete Edition)</t>
+  </si>
+  <si>
+    <t>2025-10-22 13:59</t>
+  </si>
+  <si>
+    <t>LP× 2Crystal Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/510/0198029432510.jpg?rosalia-2025-lux-lp&amp;amp;class=scaled&amp;amp;v=1761047483</t>
+  </si>
+  <si>
+    <t>Rosalia</t>
+  </si>
+  <si>
+    <t>Lux</t>
+  </si>
+  <si>
+    <t>2025-10-22 16:32</t>
+  </si>
+  <si>
+    <t>LP× 2Opaque White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/616/0198029264616.jpg?tyler-the-creator-2025-chromakopia-lp&amp;amp;class=scaled&amp;amp;v=1760682016</t>
+  </si>
+  <si>
+    <t>Chromakopia</t>
+  </si>
+  <si>
+    <t>2025-10-23 14:23</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/103/0602478649103.jpg?rose-gray-2025-a-little-louder-please-lp&amp;amp;class=scaled&amp;amp;v=1758546478</t>
+  </si>
+  <si>
+    <t>Rose Gray</t>
+  </si>
+  <si>
+    <t>A Little Louder, Please</t>
+  </si>
+  <si>
+    <t>SFr. 43.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-09-19 00:34</t>
-[...24 lines deleted...]
-    <t>Neon Genesis Evangelion (Soundtrack)</t>
+    <t>2025-10-30 21:27</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Indie Exclusive Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/234/0602478840234.jpg?florence-the-machine-2025-everybody-scream-lp&amp;amp;class=scaled&amp;amp;v=1755777964</t>
+  </si>
+  <si>
+    <t>Everybody Scream</t>
+  </si>
+  <si>
+    <t>2025-10-30 21:41</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Green Swirl Deluxe Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/902/0602465598902.jpg?david-bowie-2024-david-bowie-lp&amp;amp;class=scaled&amp;amp;v=1717934487</t>
+  </si>
+  <si>
+    <t>David Bowie</t>
+  </si>
+  <si>
+    <t>2025-11-03 06:53</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/455/0199538526455.jpg?andrew-lloyd-webber-2025-phantom-of-the-opera-original-cast-recording-lp&amp;amp;class=scaled&amp;amp;v=1763392058</t>
+  </si>
+  <si>
+    <t>Andrew Lloyd Webber</t>
+  </si>
+  <si>
+    <t>Phantom Of The Opera (Original Cast Recording)</t>
+  </si>
+  <si>
+    <t>2025-11-03 07:10</t>
+  </si>
+  <si>
+    <t>LP× 2Red &amp; White Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/415/0602557814415.jpg?2023-moulin-rouge-original-soundtrack-from-baz-luhrman-s-film-lp&amp;amp;class=scaled&amp;amp;v=1747648754</t>
+  </si>
+  <si>
+    <t>Moulin Rouge (Original Soundtrack From Baz Luhrman's Film)</t>
+  </si>
+  <si>
+    <t>2025-11-12 21:16</t>
+  </si>
+  <si>
+    <t>LP× 2Purple Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/681/0602478992681.jpg?justin-bieber-2025-swag-lp&amp;amp;class=scaled&amp;amp;v=1763017083</t>
+  </si>
+  <si>
+    <t>2025-11-28 20:39</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Deluxe Turquoise Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/250/0602475454250.jpg?ariana-grande-2025-eternal-sunshine-deluxe-brighter-days-ahead-lp&amp;amp;class=scaled&amp;amp;v=1764160586</t>
+  </si>
+  <si>
+    <t>2025-12-09 23:28</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/600/0199806106600.jpg?bad-bunny-2026-debi-tirar-mas-fotos-lp&amp;amp;class=scaled&amp;amp;v=1763019699</t>
+  </si>
+  <si>
+    <t>Bad Bunny</t>
+  </si>
+  <si>
+    <t>Debi Tirar Mas Fotos</t>
+  </si>
+  <si>
+    <t>2025-12-13 15:17</t>
+  </si>
+  <si>
+    <t>LP× 2Cannoli Cream and Moe Green Color Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/022/0826924201022.jpg?nino-rota-2025-godfather-o-s-t-lp&amp;amp;class=scaled&amp;amp;v=1762758995</t>
+  </si>
+  <si>
+    <t>Nino Rota</t>
+  </si>
+  <si>
+    <t>Godfather - O.s.t.</t>
+  </si>
+  <si>
+    <t>2025-12-17 04:18</t>
+  </si>
+  <si>
+    <t>LP× 2Coloured edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/019/0194398891019.jpg?michael-jackson-2021-dangerous-red-black-swirl-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1637138167</t>
+  </si>
+  <si>
+    <t>Michael Jackson</t>
+  </si>
+  <si>
+    <t>Dangerous (Red &amp; Black Swirl Vinyl)</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/011/0199584107011.jpg?michael-jackson-2026-number-ones-lp&amp;amp;class=scaled&amp;amp;v=1765378362</t>
+  </si>
+  <si>
+    <t>Number Ones</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/916/0198029995916.jpg?michael-jackson-2026-number-ones-lp&amp;amp;class=scaled&amp;amp;v=1765378454</t>
+  </si>
+  <si>
+    <t>2026-01-01 04:50</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/014/0196587380014.jpg?shiro-sagisu-2023-bleach-original-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1677857066</t>
+  </si>
+  <si>
+    <t>Shiro Sagisu</t>
+  </si>
+  <si>
+    <t>Bleach - Original Soundtrack</t>
   </si>
   <si>
     <t>SFr. 26.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-09-29 21:55</t>
-[...41 lines deleted...]
-    <t>SFr. 25.49                
+    <t>Lieferdatum: ca. 2026-09-28 - 2026-10-06</t>
+  </si>
+  <si>
+    <t>2026-01-01 07:24</t>
+  </si>
+  <si>
+    <t>LP× 230th Anniversary Yellow &amp;  Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/418/5021732773418.jpg?blur-2025-the-great-escape-lp&amp;amp;class=scaled&amp;amp;v=1756818372</t>
+  </si>
+  <si>
+    <t>Blur</t>
+  </si>
+  <si>
+    <t>The Great Escape</t>
+  </si>
+  <si>
+    <t>2026-01-01 17:39</t>
+  </si>
+  <si>
+    <t>LP× 2Picture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/613/0190758664613.jpg?michael-jackson-2018-invincible-picture-disc-lp&amp;amp;class=scaled&amp;amp;v=1697020646</t>
+  </si>
+  <si>
+    <t>Invincible (Picture Disc)</t>
+  </si>
+  <si>
+    <t>2026-01-20 21:10</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe Crystal Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/219/0199584107219.jpg?tate-mcrae-2026-so-close-to-what-lp&amp;amp;class=scaled&amp;amp;v=1766826635</t>
+  </si>
+  <si>
+    <t>Tate McRae</t>
+  </si>
+  <si>
+    <t>So Close To What???</t>
+  </si>
+  <si>
+    <t>2026-01-20 21:18</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/561/0808391281561.jpg?drake-partynextdoor-2025-some-sexy-songs-4-u-lp&amp;amp;class=scaled&amp;amp;v=1746694731</t>
+  </si>
+  <si>
+    <t>Drake &amp; Partynextdoor</t>
+  </si>
+  <si>
+    <t>Some Sexy Songs 4 U</t>
+  </si>
+  <si>
+    <t>2026-01-20 21:23</t>
+  </si>
+  <si>
+    <t>LP/CD/BD× 850th Anniversary Box Set edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/415/0198028767415.jpg?pink-floyd-2025-wish-you-were-here-50-lp-cd-bd&amp;amp;class=scaled&amp;amp;v=1757664775</t>
+  </si>
+  <si>
+    <t>Pink Floyd</t>
+  </si>
+  <si>
+    <t>Wish You Were Here 50</t>
+  </si>
+  <si>
+    <t>SFr. 161.99                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-10-06 19:23</t>
-[...50 lines deleted...]
-    <t>SFr. 29.49                
+    <t>2026-01-23 19:12</t>
+  </si>
+  <si>
+    <t>LP× 3Silver / Green Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/550/0602478337550.jpg?lady-gaga-fame-monster-lp&amp;amp;class=scaled&amp;amp;v=1767640287</t>
+  </si>
+  <si>
+    <t>Fame Monster</t>
+  </si>
+  <si>
+    <t>2026-01-24 06:27</t>
+  </si>
+  <si>
+    <t>LP× 2Marigold Yellow Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/331/0199806983331.jpg?raye-2026-this-music-may-contain-hope-lp&amp;amp;class=scaled&amp;amp;v=1769177187</t>
+  </si>
+  <si>
+    <t>Raye</t>
+  </si>
+  <si>
+    <t>This Music May Contain Hope</t>
+  </si>
+  <si>
+    <t>2026-02-01 02:54</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/767/5056167181767.jpg?ethel-cain-2025-willoughby-tucker-i-ll-always-love-you-lp&amp;amp;class=scaled&amp;amp;v=1749189942</t>
+  </si>
+  <si>
+    <t>2026-02-01 02:55</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/793/0075678594793.jpg?alex-warren-2025-you-ll-be-alright-kid-lp&amp;amp;class=scaled&amp;amp;v=1767106040</t>
+  </si>
+  <si>
+    <t>Alex Warren</t>
+  </si>
+  <si>
+    <t>You'll Be Alright, Kid</t>
+  </si>
+  <si>
+    <t>2026-02-01 03:13</t>
+  </si>
+  <si>
+    <t>LP× 210th Anniversary Colour Vinyl + Art Cards edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/436/0602488205436.jpg?the-1975-2026-i-like-it-when-you-sleep-for-you-are-so-beautiful-yet-so-unaware-of-it-lp&amp;amp;class=scaled&amp;amp;v=1769157871</t>
+  </si>
+  <si>
+    <t>The 1975</t>
+  </si>
+  <si>
+    <t>I Like It When You Sleep, for You Are So Beautiful yet So Unaware of It</t>
+  </si>
+  <si>
+    <t>2026-02-03 23:58</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Picture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/619/0198028893619.jpg?hurts-2025-happiness-lp&amp;amp;class=scaled&amp;amp;v=1745494347</t>
+  </si>
+  <si>
+    <t>Hurts</t>
+  </si>
+  <si>
+    <t>Happiness</t>
+  </si>
+  <si>
+    <t>2026-02-05 00:20</t>
+  </si>
+  <si>
+    <t>LP× 2iMusic Exclusive Synthetic Rose Colored Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/393/0075678589393.jpg?melanie-martinez-2026-hades-lp&amp;amp;class=scaled&amp;amp;v=1770805049</t>
+  </si>
+  <si>
+    <t>Melanie Martinez</t>
+  </si>
+  <si>
+    <t>Hades</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Indie Exclusive Aura Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/478/0075678589478.jpg?melanie-martinez-2026-hades-lp&amp;amp;class=scaled&amp;amp;v=1770804965</t>
+  </si>
+  <si>
+    <t>2026-02-05 00:21</t>
+  </si>
+  <si>
+    <t>LP× 2Forest Green Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/324/0075678589324.jpg?melanie-martinez-2026-hades-lp&amp;amp;class=scaled&amp;amp;v=1770804993</t>
+  </si>
+  <si>
+    <t>2026-02-06 12:46</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Silver Vinyl W/ Continuos Mix edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/120/0603497808120.jpg?madonna-2026-confessions-on-a-dance-floor-the-silver-collection-lp&amp;amp;class=scaled&amp;amp;v=1770295868</t>
+  </si>
+  <si>
+    <t>Madonna</t>
+  </si>
+  <si>
+    <t>Confessions On a Dance Floor (The Silver Collection)</t>
+  </si>
+  <si>
+    <t>2026-02-06 12:48</t>
+  </si>
+  <si>
+    <t>LP× 2Pink Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/014/0093624946014.jpg?madonna-2019-confessions-on-a-dance-floor-lp&amp;amp;class=scaled&amp;amp;v=1698919016</t>
+  </si>
+  <si>
+    <t>Confessions on a Dance Floor</t>
+  </si>
+  <si>
+    <t>2026-02-21 18:56</t>
+  </si>
+  <si>
+    <t>LP× 3Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/254/0600753820254.jpg?guru-2018-gurus-jazzmatazz-lp&amp;amp;class=scaled&amp;amp;v=1524203948</t>
+  </si>
+  <si>
+    <t>Guru</t>
+  </si>
+  <si>
+    <t>Gurus Jazzmatazz.</t>
+  </si>
+  <si>
+    <t>2026-02-21 20:42</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/711/0602445785711.jpg?lang-lang-2022-the-disney-book-lp&amp;amp;class=scaled&amp;amp;v=1741682307</t>
+  </si>
+  <si>
+    <t>Lang Lang</t>
+  </si>
+  <si>
+    <t>The Disney Book</t>
+  </si>
+  <si>
+    <t>2026-02-26 13:27</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe Dreamy Watercolor Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/334/5056167183334.jpg?laufey-2026-a-matter-of-time-the-final-hour-lp&amp;amp;class=scaled&amp;amp;v=1772106703</t>
+  </si>
+  <si>
+    <t>A Matter of Time - The Final Hour</t>
+  </si>
+  <si>
+    <t>2026-03-20 19:39</t>
+  </si>
+  <si>
+    <t>LP× 2Clear Mint / Coke Bottle Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/534/0199806975534.jpg?raye-2026-this-music-may-contain-hope-indie-exclusive-lp&amp;amp;class=scaled&amp;amp;v=1773995212</t>
+  </si>
+  <si>
+    <t>This Music May Contain Hope (Indie Exclusive)</t>
+  </si>
+  <si>
+    <t>2026-03-24 19:23</t>
+  </si>
+  <si>
+    <t>LP× 2Expanded edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/159/0602455885159.jpg?justin-bieber-2023-journals-lp&amp;amp;class=scaled&amp;amp;v=1774349404</t>
+  </si>
+  <si>
+    <t>Journals</t>
+  </si>
+  <si>
+    <t>2026-03-26 08:03</t>
+  </si>
+  <si>
+    <t>LP× 2Montreal vs Boston Blue/Red &amp; Black/Yellow Split Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/911/0199584399911.jpg?heated-rivalry-2026-heated-rivalry-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1774509615</t>
+  </si>
+  <si>
+    <t>Heated Rivalry</t>
+  </si>
+  <si>
+    <t>Heated Rivalry (Soundtrack)</t>
+  </si>
+  <si>
+    <t>2026-04-07 11:52</t>
+  </si>
+  <si>
+    <t>LP× 2Coke Bottle Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/333/0602465983333.jpg?chappell-roan-2024-the-rise-and-fall-of-a-midwest-princess-lp&amp;amp;class=scaled&amp;amp;v=1723443591</t>
+  </si>
+  <si>
+    <t>Chappell Roan</t>
+  </si>
+  <si>
+    <t>The Rise And Fall Of A Midwest Princess</t>
+  </si>
+  <si>
+    <t>SFr. 47.49                
                     Kaufen</t>
   </si>
   <si>
-    <t>2024-10-13 17:29</t>
-[...1427 lines deleted...]
-    <t>I Like It When You Sleep, for You Are So Beautiful yet So Unaware of It</t>
+    <t>LP× 2Limited "My Kink Is Coral" Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/116/0602465920116.jpg?chappell-roan-2024-the-rise-and-fall-of-a-midwest-princess-lp&amp;amp;class=scaled&amp;amp;v=1724138851</t>
+  </si>
+  <si>
+    <t>2026-04-16 19:07</t>
+  </si>
+  <si>
+    <t>LP× 2Brown Marble Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/617/0199584509617.jpg?giveon-2026-beloved-act-ii-lp&amp;amp;class=scaled&amp;amp;v=1782909824</t>
+  </si>
+  <si>
+    <t>Giveon</t>
+  </si>
+  <si>
+    <t>Beloved Act II</t>
+  </si>
+  <si>
+    <t>2026-04-16 19:56</t>
+  </si>
+  <si>
+    <t>LP× 3100% Recycled Uniquely Colored Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/453/0602488275453.jpg?billie-eilish-2026-hit-me-hard-and-soft-the-tour-live-lp&amp;amp;class=scaled&amp;amp;v=1776358078</t>
+  </si>
+  <si>
+    <t>Billie Eilish</t>
+  </si>
+  <si>
+    <t>Hit Me Hard And Soft: The Tour (Live)</t>
+  </si>
+  <si>
+    <t>2026-04-16 21:55</t>
+  </si>
+  <si>
+    <t>LP× 216 Tracks Translucent Pink Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/417/0093624822417.jpg?madonna-2026-confessions-ii-lp&amp;amp;class=scaled&amp;amp;v=1776278872</t>
+  </si>
+  <si>
+    <t>Confessions II</t>
+  </si>
+  <si>
+    <t>2026-04-22 17:58</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 20Th Anniversary Expanded Green Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/414/0067003186414.jpg?the-weepies-2026-say-i-am-you-lp&amp;amp;class=scaled&amp;amp;v=1770287379</t>
+  </si>
+  <si>
+    <t>The Weepies</t>
+  </si>
+  <si>
+    <t>Say I Am You</t>
+  </si>
+  <si>
+    <t>2026-05-13 18:56</t>
+  </si>
+  <si>
+    <t>LP× 4Limited Deluxe Gold Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/222/0810155842222.jpg?daniel-pemberton-2026-project-hail-mary-lp&amp;amp;class=scaled&amp;amp;v=1778681635</t>
+  </si>
+  <si>
+    <t>Project Hail Mary</t>
+  </si>
+  <si>
+    <t>2026-05-16 21:58</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/118/0886974657118.jpg?alicia-keys-2011-element-of-freedom-lp&amp;amp;class=scaled&amp;amp;v=1259104797</t>
+  </si>
+  <si>
+    <t>Element Of Freedom</t>
+  </si>
+  <si>
+    <t>2026-06-03 06:51</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/573/0602488094573.jpg?robyn-2026-complete-body-talk-lp&amp;amp;class=scaled&amp;amp;v=1779973014</t>
+  </si>
+  <si>
+    <t>Robyn</t>
+  </si>
+  <si>
+    <t>Complete Body Talk</t>
+  </si>
+  <si>
+    <t>2026-07-15 19:48</t>
+  </si>
+  <si>
+    <t>LP× 4Limited Numbered Coloured Vinyl Box Set edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/392/8719262045392.jpg?adiescar-chase-2026-heartstopper-box-set-lp&amp;amp;class=scaled&amp;amp;v=1784125754</t>
+  </si>
+  <si>
+    <t>Adiescar Chase</t>
+  </si>
+  <si>
+    <t>Heartstopper (Box Set)</t>
+  </si>
+  <si>
+    <t>2026-07-29 09:24</t>
+  </si>
+  <si>
+    <t>LP1st Anniversary Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/211/0199584400211.jpg?tyler-the-creator-2026-don-t-tap-the-glass-lp&amp;amp;class=scaled&amp;amp;v=1784730612</t>
+  </si>
+  <si>
+    <t>Don't Tap the Glass</t>
+  </si>
+  <si>
+    <t>2026-08-14 10:46</t>
+  </si>
+  <si>
+    <t>LP× 2Red &amp; Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/871/0810155842871.jpg?michael-giacchino-2026-spider-man-brand-new-day-o-s-t-lp&amp;amp;class=scaled&amp;amp;v=1787305882</t>
+  </si>
+  <si>
+    <t>Michael Giacchino</t>
+  </si>
+  <si>
+    <t>Spider-man: Brand New Day / O.s.t.</t>
   </si>
   <si>
     <t>SFr. 42.49                
-                    Kaufen</t>
-[...149 lines deleted...]
-    <t>SFr. 37.49                
                     Vorbestellen</t>
   </si>
   <si>
     <t>Versandbereit bei Erscheinen</t>
   </si>
   <si>
-    <t>2026-04-07 11:52</t>
-[...124 lines deleted...]
-                    Vorbestellen</t>
+    <t>2026-08-26 11:00</t>
+  </si>
+  <si>
+    <t>LP× 320th Anniversary Crystal Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/102/0199957690102.jpg?amy-winehouse-2026-back-to-black-lp&amp;amp;class=scaled&amp;amp;v=1787648032</t>
+  </si>
+  <si>
+    <t>2026-09-01 09:04</t>
+  </si>
+  <si>
+    <t>LP× 220th Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/418/0199584759418.jpg?beyonce-2026-b-day-lp&amp;amp;class=scaled&amp;amp;v=1787833674</t>
+  </si>
+  <si>
+    <t>B'day</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2676,51 +2730,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J170"/>
+  <dimension ref="A1:J175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.888888888889" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.555555555556" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2806,4850 +2860,4998 @@
       </c>
       <c r="J3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>0.675</v>
       </c>
       <c r="J4">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>0.5</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" t="s">
         <v>33</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>0.499</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" t="s">
         <v>40</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="H7">
         <v>0.494</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>43</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>44</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>0.578</v>
       </c>
       <c r="J8">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" t="s">
         <v>48</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>49</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>0.574</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" t="s">
         <v>52</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>53</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>54</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H10">
         <v>0.45</v>
       </c>
       <c r="J10">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="E11" t="s">
         <v>58</v>
       </c>
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>59</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H11">
         <v>0.459</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" t="s">
         <v>63</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>64</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>65</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="H12">
         <v>0.45</v>
       </c>
       <c r="J12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" t="s">
         <v>69</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="F13" t="s">
         <v>70</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="H13">
         <v>0.486</v>
       </c>
       <c r="J13">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E14" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="F14" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="G14" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="H14">
         <v>0.47</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E15" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
         <v>21</v>
       </c>
       <c r="H15">
         <v>0.567</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" t="s">
+        <v>80</v>
+      </c>
+      <c r="E16" t="s">
         <v>81</v>
       </c>
-      <c r="B16" t="s">
+      <c r="F16" t="s">
         <v>82</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H16">
         <v>0.396</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="E17" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F17" t="s">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
         <v>0.45</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="D18" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E18" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H18">
         <v>0.499</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" t="s">
+        <v>92</v>
+      </c>
+      <c r="C19" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" t="s">
+        <v>94</v>
+      </c>
+      <c r="E19" t="s">
+        <v>95</v>
+      </c>
+      <c r="F19" t="s">
+        <v>96</v>
+      </c>
+      <c r="G19" t="s">
         <v>97</v>
-      </c>
-[...16 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H19">
         <v>0.373</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C20" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D20" t="s">
+        <v>94</v>
+      </c>
+      <c r="E20" t="s">
         <v>100</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="H20">
         <v>0.724</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C21" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="D21" t="s">
         <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G21" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H21">
         <v>0.499</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B22" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C22" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D22" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="E22" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="F22" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H22">
         <v>0.567</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B23" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C23" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="D23" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="E23" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="F23" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23">
         <v>0.678</v>
       </c>
       <c r="J23">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" t="s">
+        <v>115</v>
+      </c>
+      <c r="C24" t="s">
+        <v>116</v>
+      </c>
+      <c r="D24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E24" t="s">
         <v>117</v>
       </c>
-      <c r="B24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G24" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="H24">
         <v>0.955</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="B25" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="C25" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="D25" t="s">
         <v>13</v>
       </c>
       <c r="E25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F25" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="G25" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H25">
         <v>0.45</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="B26" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C26" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="D26" t="s">
         <v>13</v>
       </c>
       <c r="E26" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="F26" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G26" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H26">
         <v>0.45</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="B27" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C27" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="D27" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="E27" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
       <c r="G27" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H27">
         <v>0.5</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C28" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="D28" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="E28" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F28" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="G28" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H28">
         <v>0.45</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="C29" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="D29" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="E29" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="F29" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="G29" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="H29">
         <v>0.652</v>
       </c>
       <c r="J29">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B30" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="C30" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="E30" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="F30" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="G30" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="H30">
         <v>1.105</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B31" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C31" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="E31" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="F31" t="s">
-        <v>157</v>
+        <v>45</v>
       </c>
       <c r="G31" t="s">
-        <v>87</v>
+        <v>152</v>
       </c>
       <c r="H31">
         <v>0.45</v>
       </c>
       <c r="J31">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B32" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C32" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D32" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E32" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="F32" t="s">
         <v>20</v>
       </c>
       <c r="G32" t="s">
         <v>21</v>
       </c>
       <c r="H32">
         <v>0.76</v>
       </c>
       <c r="J32">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B33" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C33" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="E33" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="F33" t="s">
         <v>20</v>
       </c>
       <c r="G33" t="s">
         <v>21</v>
       </c>
       <c r="H33">
         <v>0.225</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
+        <v>162</v>
+      </c>
+      <c r="B34" t="s">
+        <v>163</v>
+      </c>
+      <c r="C34" t="s">
+        <v>164</v>
+      </c>
+      <c r="D34" t="s">
+        <v>165</v>
+      </c>
+      <c r="E34" t="s">
+        <v>166</v>
+      </c>
+      <c r="F34" t="s">
         <v>167</v>
       </c>
-      <c r="B34" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="H34">
         <v>0.6</v>
       </c>
       <c r="J34">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B35" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C35" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="D35" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="E35" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="F35" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G35" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H35">
         <v>0.45</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B36" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C36" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D36" t="s">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>15</v>
       </c>
       <c r="G36" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H36">
         <v>0.51</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
+        <v>176</v>
+      </c>
+      <c r="B37" t="s">
+        <v>177</v>
+      </c>
+      <c r="C37" t="s">
+        <v>178</v>
+      </c>
+      <c r="D37" t="s">
+        <v>179</v>
+      </c>
+      <c r="E37" t="s">
+        <v>180</v>
+      </c>
+      <c r="F37" t="s">
         <v>181</v>
       </c>
-      <c r="B37" t="s">
-[...11 lines deleted...]
-      <c r="F37" t="s">
+      <c r="G37" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H37">
         <v>0.45</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B38" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D38" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E38" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="F38" t="s">
-        <v>190</v>
+        <v>82</v>
       </c>
       <c r="G38" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="H38">
         <v>0.585</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
+        <v>186</v>
+      </c>
+      <c r="B39" t="s">
+        <v>187</v>
+      </c>
+      <c r="C39" t="s">
+        <v>188</v>
+      </c>
+      <c r="D39" t="s">
+        <v>189</v>
+      </c>
+      <c r="E39" t="s">
+        <v>190</v>
+      </c>
+      <c r="F39" t="s">
         <v>191</v>
       </c>
-      <c r="B39" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H39">
         <v>0.45</v>
       </c>
       <c r="J39">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="B40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C40" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D40" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="E40" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="F40" t="s">
-        <v>116</v>
+        <v>196</v>
       </c>
       <c r="G40" t="s">
-        <v>68</v>
+        <v>152</v>
       </c>
       <c r="H40">
         <v>0.508</v>
       </c>
       <c r="J40">
         <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B41" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" t="s">
+        <v>198</v>
+      </c>
+      <c r="D41" t="s">
+        <v>199</v>
+      </c>
+      <c r="E41" t="s">
+        <v>200</v>
+      </c>
+      <c r="F41" t="s">
         <v>82</v>
       </c>
-      <c r="C41" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="H41">
         <v>1.15</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C42" t="s">
         <v>201</v>
       </c>
-      <c r="B42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="E42" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="F42" t="s">
         <v>36</v>
       </c>
       <c r="G42" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H42">
         <v>0.6</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B43" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C43" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="D43" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="E43" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F43" t="s">
-        <v>116</v>
+        <v>196</v>
       </c>
       <c r="G43" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="H43">
         <v>0.499</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B44" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="C44" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D44" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="E44" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="F44" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G44" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="H44">
         <v>0.45</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B45" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C45" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D45" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="E45" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="F45" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="G45" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="H45">
         <v>0.576</v>
       </c>
       <c r="J45">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B46" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C46" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="D46" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E46" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
       <c r="G46" t="s">
         <v>21</v>
       </c>
       <c r="H46">
         <v>0.5</v>
       </c>
       <c r="J46">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B47" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C47" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="D47" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E47" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="F47" t="s">
-        <v>116</v>
+        <v>196</v>
       </c>
       <c r="G47" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H47">
         <v>0.516</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
+        <v>226</v>
+      </c>
+      <c r="B48" t="s">
+        <v>227</v>
+      </c>
+      <c r="C48" t="s">
+        <v>228</v>
+      </c>
+      <c r="D48" t="s">
+        <v>229</v>
+      </c>
+      <c r="E48" t="s">
+        <v>230</v>
+      </c>
+      <c r="F48" t="s">
         <v>231</v>
       </c>
-      <c r="B48" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H48">
         <v>0.45</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
+        <v>232</v>
+      </c>
+      <c r="B49" t="s">
+        <v>233</v>
+      </c>
+      <c r="C49" t="s">
+        <v>234</v>
+      </c>
+      <c r="D49" t="s">
+        <v>235</v>
+      </c>
+      <c r="E49" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F49" t="s">
         <v>20</v>
       </c>
       <c r="G49" t="s">
         <v>21</v>
       </c>
       <c r="H49">
         <v>0.513</v>
       </c>
       <c r="J49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
+        <v>237</v>
+      </c>
+      <c r="B50" t="s">
+        <v>238</v>
+      </c>
+      <c r="C50" t="s">
+        <v>239</v>
+      </c>
+      <c r="D50" t="s">
+        <v>240</v>
+      </c>
+      <c r="E50" t="s">
         <v>241</v>
       </c>
-      <c r="B50" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G50" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H50">
         <v>0.469</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B51" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C51" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D51" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="E51" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="F51" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G51" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="H51">
         <v>0.45</v>
       </c>
       <c r="J51">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
+        <v>246</v>
+      </c>
+      <c r="B52" t="s">
+        <v>247</v>
+      </c>
+      <c r="C52" t="s">
+        <v>248</v>
+      </c>
+      <c r="D52" t="s">
+        <v>249</v>
+      </c>
+      <c r="E52" t="s">
         <v>250</v>
-      </c>
-[...10 lines deleted...]
-        <v>254</v>
       </c>
       <c r="F52" t="s">
         <v>20</v>
       </c>
       <c r="G52" t="s">
         <v>21</v>
       </c>
       <c r="H52">
         <v>0.5</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B53" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="C53" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D53" t="s">
+        <v>249</v>
+      </c>
+      <c r="E53" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="F53" t="s">
         <v>20</v>
       </c>
       <c r="G53" t="s">
         <v>21</v>
       </c>
       <c r="H53">
         <v>0.225</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B54" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C54" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D54" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E54" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="F54" t="s">
         <v>20</v>
       </c>
       <c r="G54" t="s">
         <v>21</v>
       </c>
       <c r="H54">
         <v>0.436</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
+        <v>257</v>
+      </c>
+      <c r="B55" t="s">
+        <v>258</v>
+      </c>
+      <c r="C55" t="s">
+        <v>259</v>
+      </c>
+      <c r="D55" t="s">
+        <v>260</v>
+      </c>
+      <c r="E55" t="s">
         <v>261</v>
       </c>
-      <c r="B55" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F55" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
       <c r="H55">
         <v>0.614</v>
       </c>
       <c r="J55">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
+        <v>262</v>
+      </c>
+      <c r="B56" t="s">
+        <v>37</v>
+      </c>
+      <c r="C56" t="s">
+        <v>263</v>
+      </c>
+      <c r="D56" t="s">
+        <v>264</v>
+      </c>
+      <c r="E56" t="s">
+        <v>265</v>
+      </c>
+      <c r="F56" t="s">
         <v>266</v>
       </c>
-      <c r="B56" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G56" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H56">
         <v>0.45</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B57" t="s">
         <v>17</v>
       </c>
       <c r="C57" t="s">
+        <v>268</v>
+      </c>
+      <c r="D57" t="s">
+        <v>269</v>
+      </c>
+      <c r="E57" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
       <c r="F57" t="s">
         <v>20</v>
       </c>
       <c r="G57" t="s">
         <v>21</v>
       </c>
       <c r="H57">
         <v>0.711</v>
       </c>
       <c r="J57">
         <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
+        <v>271</v>
+      </c>
+      <c r="B58" t="s">
+        <v>37</v>
+      </c>
+      <c r="C58" t="s">
+        <v>272</v>
+      </c>
+      <c r="D58" t="s">
         <v>273</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="E58" t="s">
         <v>274</v>
       </c>
-      <c r="D58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F58" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="G58" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H58">
         <v>0.477</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
+        <v>275</v>
+      </c>
+      <c r="B59" t="s">
+        <v>37</v>
+      </c>
+      <c r="C59" t="s">
+        <v>276</v>
+      </c>
+      <c r="D59" t="s">
         <v>277</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="E59" t="s">
         <v>278</v>
       </c>
-      <c r="D59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F59" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="G59" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H59">
         <v>0.432</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
+        <v>279</v>
+      </c>
+      <c r="B60" t="s">
+        <v>280</v>
+      </c>
+      <c r="C60" t="s">
         <v>281</v>
       </c>
-      <c r="B60" t="s">
+      <c r="D60" t="s">
         <v>282</v>
       </c>
-      <c r="C60" t="s">
+      <c r="E60" t="s">
         <v>283</v>
       </c>
-      <c r="D60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F60" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G60" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="H60">
         <v>0.5</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
+        <v>284</v>
+      </c>
+      <c r="B61" t="s">
+        <v>285</v>
+      </c>
+      <c r="C61" t="s">
         <v>286</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
         <v>287</v>
       </c>
-      <c r="C61" t="s">
+      <c r="E61" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F61" t="s">
         <v>20</v>
       </c>
       <c r="G61" t="s">
         <v>21</v>
       </c>
       <c r="H61">
         <v>0.675</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
+        <v>289</v>
+      </c>
+      <c r="B62" t="s">
+        <v>290</v>
+      </c>
+      <c r="C62" t="s">
         <v>291</v>
       </c>
-      <c r="B62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E62" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F62" t="s">
         <v>20</v>
       </c>
       <c r="G62" t="s">
         <v>21</v>
       </c>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
+        <v>292</v>
+      </c>
+      <c r="B63" t="s">
+        <v>37</v>
+      </c>
+      <c r="C63" t="s">
+        <v>293</v>
+      </c>
+      <c r="D63" t="s">
         <v>294</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="E63" t="s">
         <v>295</v>
       </c>
-      <c r="D63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>157</v>
+        <v>231</v>
       </c>
       <c r="G63" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="H63">
         <v>0.45</v>
       </c>
       <c r="J63">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
+        <v>296</v>
+      </c>
+      <c r="B64" t="s">
+        <v>297</v>
+      </c>
+      <c r="C64" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D64" t="s">
         <v>13</v>
       </c>
       <c r="E64" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="F64" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="G64" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="H64">
         <v>0.9</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
+        <v>301</v>
+      </c>
+      <c r="B65" t="s">
+        <v>37</v>
+      </c>
+      <c r="C65" t="s">
+        <v>302</v>
+      </c>
+      <c r="D65" t="s">
         <v>303</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="E65" t="s">
         <v>304</v>
       </c>
-      <c r="D65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G65" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H65">
         <v>0.562</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
+        <v>305</v>
+      </c>
+      <c r="B66" t="s">
+        <v>306</v>
+      </c>
+      <c r="C66" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
       <c r="D66" t="s">
         <v>34</v>
       </c>
       <c r="E66" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="F66" t="s">
         <v>15</v>
       </c>
       <c r="G66" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H66">
         <v>0.481</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
+        <v>309</v>
+      </c>
+      <c r="B67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67" t="s">
+        <v>310</v>
+      </c>
+      <c r="E67" t="s">
         <v>311</v>
       </c>
-      <c r="B67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F67" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G67" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H67">
         <v>0.486</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
+        <v>312</v>
+      </c>
+      <c r="B68" t="s">
+        <v>37</v>
+      </c>
+      <c r="C68" t="s">
+        <v>313</v>
+      </c>
+      <c r="D68" t="s">
         <v>314</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="E68" t="s">
         <v>315</v>
       </c>
-      <c r="D68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="G68" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="H68">
         <v>0.549</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
+        <v>316</v>
+      </c>
+      <c r="B69" t="s">
+        <v>37</v>
+      </c>
+      <c r="C69" t="s">
+        <v>317</v>
+      </c>
+      <c r="D69" t="s">
         <v>318</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="E69" t="s">
         <v>319</v>
       </c>
-      <c r="D69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" t="s">
-        <v>116</v>
+        <v>196</v>
       </c>
       <c r="G69" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H69">
         <v>0.432</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C70" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D70" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E70" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F70" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G70" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H70">
         <v>0.513</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
+        <v>322</v>
+      </c>
+      <c r="B71" t="s">
+        <v>37</v>
+      </c>
+      <c r="C71" t="s">
+        <v>323</v>
+      </c>
+      <c r="D71" t="s">
+        <v>43</v>
+      </c>
+      <c r="E71" t="s">
         <v>324</v>
       </c>
-      <c r="B71" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>327</v>
+        <v>70</v>
       </c>
       <c r="G71" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="H71">
         <v>0.726</v>
       </c>
       <c r="J71">
         <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
+        <v>325</v>
+      </c>
+      <c r="B72" t="s">
+        <v>326</v>
+      </c>
+      <c r="C72" t="s">
+        <v>327</v>
+      </c>
+      <c r="D72" t="s">
         <v>328</v>
       </c>
-      <c r="B72" t="s">
+      <c r="E72" t="s">
         <v>329</v>
       </c>
-      <c r="C72" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>333</v>
+        <v>82</v>
       </c>
       <c r="G72" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H72">
         <v>0.513</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B73" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C73" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D73" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E73" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="F73" t="s">
         <v>20</v>
       </c>
       <c r="G73" t="s">
         <v>21</v>
       </c>
       <c r="H73">
         <v>0.626</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B74" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C74" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D74" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E74" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="F74" t="s">
         <v>20</v>
       </c>
       <c r="G74" t="s">
         <v>21</v>
       </c>
       <c r="H74">
         <v>0.45</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B75" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C75" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="D75" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E75" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="F75" t="s">
         <v>20</v>
       </c>
       <c r="G75" t="s">
         <v>21</v>
       </c>
       <c r="H75">
         <v>0.553</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B76" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C76" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="D76" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="E76" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F76" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G76" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="H76">
         <v>0.225</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
+        <v>345</v>
+      </c>
+      <c r="B77" t="s">
+        <v>346</v>
+      </c>
+      <c r="C77" t="s">
+        <v>347</v>
+      </c>
+      <c r="D77" t="s">
+        <v>348</v>
+      </c>
+      <c r="E77" t="s">
         <v>349</v>
       </c>
-      <c r="B77" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F77" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="G77" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H77">
         <v>0.45</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B78" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C78" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D78" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="E78" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="F78" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="G78" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H78">
         <v>0.675</v>
       </c>
       <c r="J78">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
+        <v>354</v>
+      </c>
+      <c r="B79" t="s">
+        <v>355</v>
+      </c>
+      <c r="C79" t="s">
+        <v>356</v>
+      </c>
+      <c r="D79" t="s">
+        <v>357</v>
+      </c>
+      <c r="E79" t="s">
         <v>358</v>
       </c>
-      <c r="B79" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F79" t="s">
-        <v>363</v>
+        <v>181</v>
       </c>
       <c r="G79" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="H79">
         <v>1.251</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B80" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="C80" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D80" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E80" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="F80" t="s">
         <v>20</v>
       </c>
       <c r="G80" t="s">
         <v>21</v>
       </c>
       <c r="H80">
         <v>0.0</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C81" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="D81" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="E81" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="F81" t="s">
-        <v>372</v>
+        <v>82</v>
       </c>
       <c r="G81" t="s">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="H81">
         <v>0.45</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
+        <v>363</v>
+      </c>
+      <c r="B82" t="s">
+        <v>367</v>
+      </c>
+      <c r="C82" t="s">
         <v>368</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="E82" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="F82" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="G82" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="H82">
         <v>0.9</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B83" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C83" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="D83" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="E83" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F83" t="s">
         <v>20</v>
       </c>
       <c r="G83" t="s">
         <v>21</v>
       </c>
       <c r="H83">
         <v>0.567</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B84" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C84" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="D84" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E84" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F84" t="s">
         <v>26</v>
       </c>
       <c r="G84" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H84">
         <v>0.454</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="B85" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="C85" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="D85" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="E85" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="F85" t="s">
         <v>20</v>
       </c>
       <c r="G85" t="s">
         <v>21</v>
       </c>
       <c r="H85">
         <v>0.45</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B86" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="C86" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="D86" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="E86" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="F86" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="G86" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H86">
         <v>0.45</v>
       </c>
       <c r="J86">
         <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B87" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="C87" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="D87" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E87" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="F87" t="s">
-        <v>26</v>
+        <v>391</v>
       </c>
       <c r="G87" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="H87">
         <v>0.45</v>
       </c>
       <c r="J87">
         <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B88" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="C88" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="D88" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E88" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="F88" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="G88" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H88">
         <v>0.5</v>
       </c>
       <c r="J88">
         <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
+        <v>396</v>
+      </c>
+      <c r="B89" t="s">
+        <v>397</v>
+      </c>
+      <c r="C89" t="s">
+        <v>398</v>
+      </c>
+      <c r="D89" t="s">
+        <v>399</v>
+      </c>
+      <c r="E89" t="s">
+        <v>400</v>
+      </c>
+      <c r="F89" t="s">
         <v>401</v>
       </c>
-      <c r="B89" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G89" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="H89">
         <v>0.675</v>
       </c>
       <c r="J89">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="B90" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="C90" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="D90" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="E90" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="F90" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="G90" t="s">
-        <v>37</v>
+        <v>141</v>
       </c>
       <c r="H90">
         <v>0.0</v>
       </c>
       <c r="J90">
         <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="B91" t="s">
-        <v>82</v>
+        <v>408</v>
       </c>
       <c r="C91" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="D91" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="E91" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="F91" t="s">
-        <v>147</v>
+        <v>401</v>
       </c>
       <c r="G91" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="H91">
         <v>0.472</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
+        <v>412</v>
+      </c>
+      <c r="B92" t="s">
+        <v>413</v>
+      </c>
+      <c r="C92" t="s">
+        <v>414</v>
+      </c>
+      <c r="D92" t="s">
+        <v>415</v>
+      </c>
+      <c r="E92" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>420</v>
       </c>
       <c r="F92" t="s">
         <v>20</v>
       </c>
       <c r="G92" t="s">
         <v>21</v>
       </c>
       <c r="H92">
         <v>0.45</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B93" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C93" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E93" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="F93" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="G93" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H93">
         <v>0.567</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
+        <v>421</v>
+      </c>
+      <c r="B94" t="s">
+        <v>422</v>
+      </c>
+      <c r="C94" t="s">
+        <v>423</v>
+      </c>
+      <c r="D94" t="s">
+        <v>424</v>
+      </c>
+      <c r="E94" t="s">
         <v>425</v>
       </c>
-      <c r="B94" t="s">
+      <c r="F94" t="s">
         <v>426</v>
       </c>
-      <c r="C94" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G94" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="H94">
         <v>0.225</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
+        <v>427</v>
+      </c>
+      <c r="B95" t="s">
+        <v>37</v>
+      </c>
+      <c r="C95" t="s">
+        <v>428</v>
+      </c>
+      <c r="D95" t="s">
+        <v>429</v>
+      </c>
+      <c r="E95" t="s">
         <v>430</v>
       </c>
-      <c r="B95" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F95" t="s">
-        <v>157</v>
+        <v>231</v>
       </c>
       <c r="G95" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H95">
         <v>0.45</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B96" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C96" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="D96" t="s">
         <v>13</v>
       </c>
       <c r="E96" t="s">
         <v>25</v>
       </c>
       <c r="F96" t="s">
         <v>26</v>
       </c>
       <c r="G96" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H96">
         <v>0.675</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
+        <v>434</v>
+      </c>
+      <c r="B97" t="s">
+        <v>435</v>
+      </c>
+      <c r="C97" t="s">
+        <v>436</v>
+      </c>
+      <c r="D97" t="s">
         <v>437</v>
       </c>
-      <c r="B97" t="s">
+      <c r="E97" t="s">
         <v>438</v>
-      </c>
-[...7 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F97" t="s">
         <v>15</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97">
         <v>0.0</v>
       </c>
       <c r="J97">
         <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
+        <v>439</v>
+      </c>
+      <c r="B98" t="s">
+        <v>440</v>
+      </c>
+      <c r="C98" t="s">
+        <v>441</v>
+      </c>
+      <c r="D98" t="s">
         <v>442</v>
       </c>
-      <c r="B98" t="s">
+      <c r="E98" t="s">
         <v>443</v>
-      </c>
-[...7 lines deleted...]
-        <v>446</v>
       </c>
       <c r="F98" t="s">
         <v>20</v>
       </c>
       <c r="G98" t="s">
         <v>21</v>
       </c>
       <c r="H98">
         <v>0.571</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B99" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D99" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="E99" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F99" t="s">
         <v>20</v>
       </c>
       <c r="G99" t="s">
         <v>21</v>
       </c>
       <c r="H99">
         <v>0.45</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
+        <v>445</v>
+      </c>
+      <c r="B100" t="s">
+        <v>446</v>
+      </c>
+      <c r="C100" t="s">
+        <v>447</v>
+      </c>
+      <c r="D100" t="s">
         <v>448</v>
       </c>
-      <c r="B100" t="s">
+      <c r="E100" t="s">
         <v>449</v>
-      </c>
-[...7 lines deleted...]
-        <v>452</v>
       </c>
       <c r="F100" t="s">
         <v>20</v>
       </c>
       <c r="G100" t="s">
         <v>21</v>
       </c>
       <c r="H100">
         <v>2.182</v>
       </c>
       <c r="J100">
         <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B101" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C101" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="D101" t="s">
         <v>34</v>
       </c>
       <c r="E101" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="F101" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G101" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H101">
         <v>0.45</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B102" t="s">
+        <v>454</v>
+      </c>
+      <c r="C102" t="s">
+        <v>455</v>
+      </c>
+      <c r="D102" t="s">
+        <v>456</v>
+      </c>
+      <c r="E102" t="s">
         <v>457</v>
       </c>
-      <c r="C102" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F102" t="s">
-        <v>157</v>
+        <v>231</v>
       </c>
       <c r="G102" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="H102">
         <v>0.45</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
+        <v>458</v>
+      </c>
+      <c r="B103" t="s">
+        <v>459</v>
+      </c>
+      <c r="C103" t="s">
+        <v>460</v>
+      </c>
+      <c r="D103" t="s">
+        <v>224</v>
+      </c>
+      <c r="E103" t="s">
         <v>461</v>
       </c>
-      <c r="B103" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F103" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="G103" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="H103">
-        <v>0.0</v>
+        <v>1.16</v>
       </c>
       <c r="J103">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
+        <v>462</v>
+      </c>
+      <c r="B104" t="s">
+        <v>463</v>
+      </c>
+      <c r="C104" t="s">
+        <v>464</v>
+      </c>
+      <c r="D104" t="s">
         <v>465</v>
       </c>
-      <c r="B104" t="s">
+      <c r="E104" t="s">
         <v>466</v>
       </c>
-      <c r="C104" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F104" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="G104" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="H104">
         <v>0.45</v>
       </c>
       <c r="J104">
         <v>4</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B105" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C105" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D105" t="s">
         <v>34</v>
       </c>
       <c r="E105" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="F105" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G105" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H105">
         <v>0.45</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
+        <v>471</v>
+      </c>
+      <c r="B106" t="s">
+        <v>472</v>
+      </c>
+      <c r="C106" t="s">
+        <v>473</v>
+      </c>
+      <c r="D106" t="s">
         <v>474</v>
       </c>
-      <c r="B106" t="s">
+      <c r="E106" t="s">
         <v>475</v>
       </c>
-      <c r="C106" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F106" t="s">
-        <v>73</v>
+        <v>391</v>
       </c>
       <c r="G106" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H106">
         <v>0.45</v>
       </c>
       <c r="J106">
         <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
+        <v>476</v>
+      </c>
+      <c r="B107" t="s">
+        <v>477</v>
+      </c>
+      <c r="C107" t="s">
+        <v>478</v>
+      </c>
+      <c r="D107" t="s">
+        <v>405</v>
+      </c>
+      <c r="E107" t="s">
         <v>479</v>
       </c>
-      <c r="B107" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F107" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="G107" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="H107">
         <v>0.0</v>
       </c>
       <c r="J107">
         <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
+        <v>480</v>
+      </c>
+      <c r="B108" t="s">
+        <v>481</v>
+      </c>
+      <c r="C108" t="s">
+        <v>482</v>
+      </c>
+      <c r="D108" t="s">
+        <v>52</v>
+      </c>
+      <c r="E108" t="s">
         <v>483</v>
       </c>
-      <c r="B108" t="s">
+      <c r="F108" t="s">
         <v>484</v>
       </c>
-      <c r="C108" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G108" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H108">
         <v>0.915</v>
       </c>
       <c r="J108">
         <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
+        <v>485</v>
+      </c>
+      <c r="B109" t="s">
+        <v>486</v>
+      </c>
+      <c r="C109" t="s">
+        <v>487</v>
+      </c>
+      <c r="D109" t="s">
         <v>488</v>
       </c>
-      <c r="B109" t="s">
+      <c r="E109" t="s">
         <v>489</v>
       </c>
-      <c r="C109" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F109" t="s">
-        <v>406</v>
+        <v>20</v>
       </c>
       <c r="G109" t="s">
-        <v>493</v>
+        <v>21</v>
       </c>
       <c r="H109">
         <v>0.63</v>
       </c>
       <c r="J109">
         <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
+        <v>490</v>
+      </c>
+      <c r="B110" t="s">
+        <v>491</v>
+      </c>
+      <c r="C110" t="s">
+        <v>492</v>
+      </c>
+      <c r="D110" t="s">
+        <v>493</v>
+      </c>
+      <c r="E110" t="s">
         <v>494</v>
       </c>
-      <c r="B110" t="s">
+      <c r="F110" t="s">
         <v>495</v>
       </c>
-      <c r="C110" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G110" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H110">
         <v>0.73</v>
       </c>
       <c r="J110">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
+        <v>496</v>
+      </c>
+      <c r="B111" t="s">
+        <v>497</v>
+      </c>
+      <c r="C111" t="s">
+        <v>498</v>
+      </c>
+      <c r="D111" t="s">
         <v>499</v>
       </c>
-      <c r="B111" t="s">
+      <c r="E111" t="s">
         <v>500</v>
       </c>
-      <c r="C111" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F111" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="G111" t="s">
-        <v>504</v>
+        <v>147</v>
       </c>
       <c r="H111">
         <v>0.436</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
+        <v>501</v>
+      </c>
+      <c r="B112" t="s">
+        <v>502</v>
+      </c>
+      <c r="C112" t="s">
+        <v>503</v>
+      </c>
+      <c r="D112" t="s">
+        <v>504</v>
+      </c>
+      <c r="E112" t="s">
         <v>505</v>
       </c>
-      <c r="B112" t="s">
+      <c r="F112" t="s">
         <v>506</v>
       </c>
-      <c r="C112" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G112" t="s">
-        <v>68</v>
+        <v>141</v>
       </c>
       <c r="H112">
         <v>1.093</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
+        <v>507</v>
+      </c>
+      <c r="B113" t="s">
+        <v>508</v>
+      </c>
+      <c r="C113" t="s">
+        <v>509</v>
+      </c>
+      <c r="D113" t="s">
+        <v>510</v>
+      </c>
+      <c r="E113" t="s">
         <v>511</v>
       </c>
-      <c r="B113" t="s">
+      <c r="F113" t="s">
         <v>512</v>
       </c>
-      <c r="C113" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G113" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="H113">
         <v>0.567</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B114" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C114" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="D114" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E114" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="F114" t="s">
-        <v>372</v>
+        <v>401</v>
       </c>
       <c r="G114" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="H114">
         <v>0.45</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
+        <v>516</v>
+      </c>
+      <c r="B115" t="s">
+        <v>517</v>
+      </c>
+      <c r="C115" t="s">
+        <v>518</v>
+      </c>
+      <c r="D115" t="s">
+        <v>493</v>
+      </c>
+      <c r="E115" t="s">
+        <v>161</v>
+      </c>
+      <c r="F115" t="s">
         <v>519</v>
       </c>
-      <c r="B115" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G115" t="s">
-        <v>37</v>
+        <v>97</v>
       </c>
       <c r="H115">
         <v>0.513</v>
       </c>
       <c r="J115">
         <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
+        <v>520</v>
+      </c>
+      <c r="B116" t="s">
+        <v>521</v>
+      </c>
+      <c r="C116" t="s">
         <v>522</v>
       </c>
-      <c r="B116" t="s">
+      <c r="D116" t="s">
+        <v>424</v>
+      </c>
+      <c r="E116" t="s">
         <v>523</v>
       </c>
-      <c r="C116" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F116" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G116" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="H116">
         <v>0.55</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
+        <v>524</v>
+      </c>
+      <c r="B117" t="s">
+        <v>525</v>
+      </c>
+      <c r="C117" t="s">
         <v>526</v>
       </c>
-      <c r="B117" t="s">
+      <c r="D117" t="s">
+        <v>179</v>
+      </c>
+      <c r="E117" t="s">
         <v>527</v>
       </c>
-      <c r="C117" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F117" t="s">
-        <v>205</v>
+        <v>20</v>
       </c>
       <c r="G117" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H117">
         <v>0.54</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
+        <v>528</v>
+      </c>
+      <c r="B118" t="s">
+        <v>529</v>
+      </c>
+      <c r="C118" t="s">
         <v>530</v>
       </c>
-      <c r="B118" t="s">
+      <c r="D118" t="s">
         <v>531</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E118" t="s">
         <v>532</v>
       </c>
-      <c r="D118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F118" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="G118" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="H118">
         <v>0.45</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
+        <v>533</v>
+      </c>
+      <c r="B119" t="s">
+        <v>534</v>
+      </c>
+      <c r="C119" t="s">
         <v>535</v>
       </c>
-      <c r="B119" t="s">
+      <c r="D119" t="s">
         <v>536</v>
       </c>
-      <c r="C119" t="s">
+      <c r="E119" t="s">
         <v>537</v>
       </c>
-      <c r="D119" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F119" t="s">
-        <v>26</v>
+        <v>231</v>
       </c>
       <c r="G119" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H119">
         <v>0.0</v>
       </c>
       <c r="J119">
         <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
+        <v>538</v>
+      </c>
+      <c r="B120" t="s">
+        <v>539</v>
+      </c>
+      <c r="C120" t="s">
         <v>540</v>
       </c>
-      <c r="B120" t="s">
+      <c r="D120" t="s">
+        <v>171</v>
+      </c>
+      <c r="E120" t="s">
         <v>541</v>
       </c>
-      <c r="C120" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F120" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G120" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H120">
         <v>0.45</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
+        <v>542</v>
+      </c>
+      <c r="B121" t="s">
+        <v>543</v>
+      </c>
+      <c r="C121" t="s">
         <v>544</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
       <c r="D121" t="s">
         <v>34</v>
       </c>
       <c r="E121" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F121" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G121" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H121">
         <v>0.45</v>
       </c>
       <c r="J121">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
+        <v>546</v>
+      </c>
+      <c r="B122" t="s">
+        <v>547</v>
+      </c>
+      <c r="C122" t="s">
         <v>548</v>
       </c>
-      <c r="B122" t="s">
+      <c r="D122" t="s">
         <v>549</v>
       </c>
-      <c r="C122" t="s">
+      <c r="E122" t="s">
         <v>550</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F122" t="s">
         <v>20</v>
       </c>
       <c r="G122" t="s">
         <v>21</v>
       </c>
       <c r="H122">
         <v>0.0</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
+        <v>551</v>
+      </c>
+      <c r="B123" t="s">
+        <v>37</v>
+      </c>
+      <c r="C123" t="s">
+        <v>552</v>
+      </c>
+      <c r="D123" t="s">
         <v>553</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="E123" t="s">
         <v>554</v>
       </c>
-      <c r="D123" t="s">
+      <c r="F123" t="s">
         <v>555</v>
       </c>
-      <c r="E123" t="s">
+      <c r="G123" t="s">
         <v>556</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H123">
         <v>0.0</v>
       </c>
       <c r="J123">
         <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>557</v>
       </c>
       <c r="B124" t="s">
         <v>558</v>
       </c>
       <c r="C124" t="s">
         <v>559</v>
       </c>
       <c r="D124" t="s">
         <v>560</v>
       </c>
       <c r="E124" t="s">
         <v>561</v>
       </c>
       <c r="F124" t="s">
-        <v>302</v>
+        <v>519</v>
       </c>
       <c r="G124" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="H124">
         <v>0.675</v>
       </c>
       <c r="J124">
         <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
         <v>562</v>
       </c>
       <c r="B125" t="s">
         <v>563</v>
       </c>
       <c r="C125" t="s">
         <v>564</v>
       </c>
       <c r="D125" t="s">
         <v>565</v>
       </c>
       <c r="E125" t="s">
         <v>566</v>
       </c>
       <c r="F125" t="s">
-        <v>372</v>
+        <v>426</v>
       </c>
       <c r="G125" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="H125">
         <v>0.45</v>
       </c>
       <c r="J125">
         <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
         <v>567</v>
       </c>
       <c r="B126" t="s">
         <v>568</v>
       </c>
       <c r="C126" t="s">
         <v>569</v>
       </c>
       <c r="D126" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="E126" t="s">
         <v>570</v>
       </c>
       <c r="F126" t="s">
         <v>26</v>
       </c>
       <c r="G126" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="H126">
         <v>0.558</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
         <v>571</v>
       </c>
       <c r="B127" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C127" t="s">
         <v>572</v>
       </c>
       <c r="D127" t="s">
         <v>573</v>
       </c>
       <c r="E127" t="s">
         <v>574</v>
       </c>
       <c r="F127" t="s">
-        <v>20</v>
+        <v>575</v>
       </c>
       <c r="G127" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="H127">
         <v>0.45</v>
       </c>
       <c r="J127">
         <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B128" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C128" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D128" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="E128" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F128" t="s">
-        <v>487</v>
+        <v>20</v>
       </c>
       <c r="G128" t="s">
-        <v>504</v>
+        <v>21</v>
       </c>
       <c r="H128">
         <v>0.7</v>
       </c>
       <c r="J128">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B129" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C129" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D129" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E129" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="F129" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G129" t="s">
         <v>16</v>
       </c>
       <c r="H129">
         <v>0.45</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B130" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C130" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D130" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E130" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F130" t="s">
         <v>20</v>
       </c>
       <c r="G130" t="s">
         <v>21</v>
       </c>
       <c r="H130">
         <v>0.531</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B131" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C131" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E131" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F131" t="s">
         <v>20</v>
       </c>
       <c r="G131" t="s">
         <v>21</v>
       </c>
       <c r="H131">
         <v>0.436</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B132" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C132" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D132" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E132" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="F132" t="s">
         <v>20</v>
       </c>
       <c r="G132" t="s">
         <v>21</v>
       </c>
       <c r="H132">
         <v>0.0</v>
       </c>
       <c r="J132">
         <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B133" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C133" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D133" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E133" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="F133" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="G133" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="H133">
         <v>0.45</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B134" t="s">
         <v>568</v>
       </c>
       <c r="C134" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D134" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E134" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="F134" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="G134" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H134">
         <v>0.468</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B135" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C135" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D135" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E135" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F135" t="s">
         <v>20</v>
       </c>
       <c r="G135" t="s">
         <v>21</v>
       </c>
       <c r="H135">
         <v>0.567</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B136" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C136" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D136" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E136" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="F136" t="s">
-        <v>86</v>
+        <v>401</v>
       </c>
       <c r="G136" t="s">
-        <v>68</v>
+        <v>141</v>
       </c>
       <c r="H136">
         <v>0.45</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B137" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C137" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D137" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E137" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F137" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G137" t="s">
-        <v>614</v>
+        <v>27</v>
       </c>
       <c r="H137">
         <v>0.5</v>
       </c>
       <c r="J137">
         <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B138" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C138" t="s">
         <v>615</v>
       </c>
       <c r="D138" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E138" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F138" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G138" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="H138">
         <v>0.5</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>616</v>
       </c>
       <c r="B139" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C139" t="s">
         <v>617</v>
       </c>
       <c r="D139" t="s">
         <v>618</v>
       </c>
       <c r="E139" t="s">
         <v>619</v>
       </c>
       <c r="F139" t="s">
-        <v>190</v>
+        <v>620</v>
       </c>
       <c r="G139" t="s">
-        <v>87</v>
+        <v>621</v>
       </c>
       <c r="H139">
         <v>0.45</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B140" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C140" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="D140" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E140" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F140" t="s">
         <v>26</v>
       </c>
       <c r="G140" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H140">
         <v>0.45</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B141" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C141" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D141" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E141" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="F141" t="s">
-        <v>26</v>
+        <v>575</v>
       </c>
       <c r="G141" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="H141">
         <v>0.495</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B142" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C142" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D142" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="E142" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="F142" t="s">
-        <v>190</v>
+        <v>231</v>
       </c>
       <c r="G142" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="H142">
         <v>0.45</v>
       </c>
       <c r="J142">
         <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B143" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C143" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="D143" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E143" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F143" t="s">
-        <v>157</v>
+        <v>231</v>
       </c>
       <c r="G143" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H143">
         <v>0.45</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B144" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C144" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D144" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E144" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F144" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="G144" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H144">
         <v>5.0</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B145" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C145" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D145" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E145" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F145" t="s">
         <v>20</v>
       </c>
       <c r="G145" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H145">
         <v>0.0</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B146" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C146" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D146" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E146" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F146" t="s">
-        <v>190</v>
+        <v>231</v>
       </c>
       <c r="G146" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H146">
         <v>0.5</v>
       </c>
       <c r="J146">
         <v>4</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B147" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C147" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="D147" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E147" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="F147" t="s">
-        <v>142</v>
+        <v>196</v>
       </c>
       <c r="G147" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H147">
         <v>0.0</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="B148" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C148" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D148" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E148" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F148" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="G148" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
       <c r="H148">
         <v>0.45</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="B149" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C149" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="D149" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E149" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F149" t="s">
-        <v>664</v>
+        <v>575</v>
       </c>
       <c r="G149" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="H149">
         <v>0.45</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B150" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C150" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D150" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="E150" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F150" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G150" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H150">
         <v>0.45</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B151" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C151" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D151" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E151" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="F151" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G151" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H151">
         <v>1.0</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B152" t="s">
+        <v>676</v>
+      </c>
+      <c r="C152" t="s">
+        <v>677</v>
+      </c>
+      <c r="D152" t="s">
+        <v>674</v>
+      </c>
+      <c r="E152" t="s">
         <v>675</v>
       </c>
-      <c r="C152" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F152" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G152" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H152">
         <v>0.45</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B153" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C153" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D153" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E153" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="F153" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="G153" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H153">
         <v>0.5</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B154" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C154" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D154" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E154" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F154" t="s">
         <v>15</v>
       </c>
       <c r="G154" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H154">
         <v>0.45</v>
       </c>
       <c r="J154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B155" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C155" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D155" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E155" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F155" t="s">
-        <v>46</v>
+        <v>231</v>
       </c>
       <c r="G155" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H155">
         <v>0.432</v>
       </c>
       <c r="J155">
         <v>2</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B156" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C156" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D156" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E156" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F156" t="s">
-        <v>363</v>
+        <v>20</v>
       </c>
       <c r="G156" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="H156">
         <v>1.012</v>
       </c>
       <c r="J156">
         <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B157" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C157" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D157" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="E157" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="F157" t="s">
-        <v>372</v>
+        <v>426</v>
       </c>
       <c r="G157" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H157">
         <v>0.45</v>
       </c>
       <c r="J157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B158" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C158" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D158" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="E158" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F158" t="s">
-        <v>172</v>
+        <v>135</v>
       </c>
       <c r="G158" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="H158">
         <v>0.688</v>
       </c>
       <c r="J158">
         <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B159" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C159" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D159" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E159" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="F159" t="s">
         <v>20</v>
       </c>
       <c r="G159" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H159">
         <v>0.0</v>
       </c>
       <c r="J159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B160" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C160" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D160" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E160" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F160" t="s">
-        <v>73</v>
+        <v>555</v>
       </c>
       <c r="G160" t="s">
-        <v>68</v>
+        <v>141</v>
       </c>
       <c r="H160">
         <v>0.418</v>
       </c>
       <c r="J160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B161" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C161" t="s">
-        <v>712</v>
+        <v>713</v>
+      </c>
+      <c r="D161" t="s">
+        <v>714</v>
       </c>
       <c r="E161" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F161" t="s">
-        <v>714</v>
+        <v>96</v>
       </c>
       <c r="G161" t="s">
-        <v>715</v>
+        <v>97</v>
       </c>
       <c r="H161">
-        <v>0.225</v>
+        <v>0.5</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
         <v>716</v>
       </c>
       <c r="B162" t="s">
         <v>717</v>
       </c>
       <c r="C162" t="s">
         <v>718</v>
       </c>
       <c r="D162" t="s">
         <v>719</v>
       </c>
       <c r="E162" t="s">
         <v>720</v>
       </c>
       <c r="F162" t="s">
-        <v>73</v>
+        <v>721</v>
       </c>
       <c r="G162" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="H162">
         <v>0.0</v>
       </c>
       <c r="J162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
         <v>716</v>
       </c>
       <c r="B163" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C163" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D163" t="s">
         <v>719</v>
       </c>
       <c r="E163" t="s">
         <v>720</v>
       </c>
       <c r="F163" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="G163" t="s">
-        <v>68</v>
+        <v>152</v>
       </c>
       <c r="H163">
         <v>0.45</v>
       </c>
       <c r="J163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
         <v>724</v>
       </c>
       <c r="B164" t="s">
-        <v>38</v>
+        <v>725</v>
       </c>
       <c r="C164" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D164" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E164" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="F164" t="s">
-        <v>728</v>
+        <v>167</v>
       </c>
       <c r="G164" t="s">
-        <v>715</v>
+        <v>97</v>
       </c>
       <c r="H164">
         <v>0.45</v>
       </c>
       <c r="J164">
         <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
         <v>729</v>
       </c>
       <c r="B165" t="s">
         <v>730</v>
       </c>
       <c r="C165" t="s">
         <v>731</v>
       </c>
       <c r="D165" t="s">
         <v>732</v>
       </c>
       <c r="E165" t="s">
         <v>733</v>
       </c>
       <c r="F165" t="s">
-        <v>302</v>
+        <v>519</v>
       </c>
       <c r="G165" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="H165">
         <v>0.711</v>
       </c>
       <c r="J165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
         <v>734</v>
       </c>
       <c r="B166" t="s">
         <v>735</v>
       </c>
       <c r="C166" t="s">
         <v>736</v>
       </c>
       <c r="D166" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E166" t="s">
         <v>737</v>
       </c>
       <c r="F166" t="s">
-        <v>738</v>
+        <v>82</v>
       </c>
       <c r="G166" t="s">
-        <v>715</v>
+        <v>27</v>
       </c>
       <c r="H166">
         <v>0.45</v>
       </c>
       <c r="J166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
+        <v>738</v>
+      </c>
+      <c r="B167" t="s">
         <v>739</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" t="s">
         <v>740</v>
       </c>
-      <c r="C167" t="s">
+      <c r="D167" t="s">
         <v>741</v>
       </c>
-      <c r="D167" t="s">
+      <c r="E167" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F167" t="s">
         <v>20</v>
       </c>
       <c r="G167" t="s">
         <v>21</v>
       </c>
       <c r="H167">
         <v>0.472</v>
       </c>
       <c r="J167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
+        <v>743</v>
+      </c>
+      <c r="B168" t="s">
         <v>744</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
         <v>745</v>
       </c>
-      <c r="C168" t="s">
+      <c r="D168" t="s">
+        <v>184</v>
+      </c>
+      <c r="E168" t="s">
         <v>746</v>
       </c>
-      <c r="D168" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F168" t="s">
-        <v>748</v>
+        <v>20</v>
       </c>
       <c r="G168" t="s">
-        <v>715</v>
+        <v>21</v>
       </c>
       <c r="H168">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="J168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
+        <v>747</v>
+      </c>
+      <c r="B169" t="s">
+        <v>525</v>
+      </c>
+      <c r="C169" t="s">
+        <v>748</v>
+      </c>
+      <c r="D169" t="s">
+        <v>80</v>
+      </c>
+      <c r="E169" t="s">
         <v>749</v>
       </c>
-      <c r="B169" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F169" t="s">
+        <v>140</v>
+      </c>
+      <c r="G169" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H169">
         <v>0.396</v>
       </c>
       <c r="J169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="B170" t="s">
         <v>717</v>
       </c>
       <c r="C170" t="s">
+        <v>751</v>
+      </c>
+      <c r="D170" t="s">
+        <v>752</v>
+      </c>
+      <c r="E170" t="s">
         <v>753</v>
       </c>
-      <c r="D170" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F170" t="s">
-        <v>756</v>
+        <v>231</v>
       </c>
       <c r="G170" t="s">
-        <v>715</v>
+        <v>152</v>
       </c>
       <c r="H170">
         <v>0.45</v>
       </c>
       <c r="J170">
         <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" t="s">
+        <v>754</v>
+      </c>
+      <c r="B171" t="s">
+        <v>755</v>
+      </c>
+      <c r="C171" t="s">
+        <v>756</v>
+      </c>
+      <c r="D171" t="s">
+        <v>757</v>
+      </c>
+      <c r="E171" t="s">
+        <v>758</v>
+      </c>
+      <c r="F171" t="s">
+        <v>20</v>
+      </c>
+      <c r="G171" t="s">
+        <v>21</v>
+      </c>
+      <c r="H171">
+        <v>0.0</v>
+      </c>
+      <c r="J171">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" t="s">
+        <v>759</v>
+      </c>
+      <c r="B172" t="s">
+        <v>760</v>
+      </c>
+      <c r="C172" t="s">
+        <v>761</v>
+      </c>
+      <c r="D172" t="s">
+        <v>456</v>
+      </c>
+      <c r="E172" t="s">
+        <v>762</v>
+      </c>
+      <c r="F172" t="s">
+        <v>45</v>
+      </c>
+      <c r="G172" t="s">
+        <v>60</v>
+      </c>
+      <c r="H172">
+        <v>0.45</v>
+      </c>
+      <c r="J172">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" t="s">
+        <v>763</v>
+      </c>
+      <c r="B173" t="s">
+        <v>764</v>
+      </c>
+      <c r="C173" t="s">
+        <v>765</v>
+      </c>
+      <c r="D173" t="s">
+        <v>766</v>
+      </c>
+      <c r="E173" t="s">
+        <v>767</v>
+      </c>
+      <c r="F173" t="s">
+        <v>768</v>
+      </c>
+      <c r="G173" t="s">
+        <v>769</v>
+      </c>
+      <c r="H173">
+        <v>0.45</v>
+      </c>
+      <c r="J173">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" t="s">
+        <v>770</v>
+      </c>
+      <c r="B174" t="s">
+        <v>771</v>
+      </c>
+      <c r="C174" t="s">
+        <v>772</v>
+      </c>
+      <c r="D174" t="s">
+        <v>260</v>
+      </c>
+      <c r="E174" t="s">
+        <v>261</v>
+      </c>
+      <c r="F174" t="s">
+        <v>768</v>
+      </c>
+      <c r="G174" t="s">
+        <v>769</v>
+      </c>
+      <c r="H174">
+        <v>0.675</v>
+      </c>
+      <c r="J174">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" t="s">
+        <v>773</v>
+      </c>
+      <c r="B175" t="s">
+        <v>774</v>
+      </c>
+      <c r="C175" t="s">
+        <v>775</v>
+      </c>
+      <c r="D175" t="s">
+        <v>199</v>
+      </c>
+      <c r="E175" t="s">
+        <v>776</v>
+      </c>
+      <c r="F175" t="s">
+        <v>45</v>
+      </c>
+      <c r="G175" t="s">
+        <v>97</v>
+      </c>
+      <c r="H175">
+        <v>0.45</v>
+      </c>
+      <c r="J175">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>